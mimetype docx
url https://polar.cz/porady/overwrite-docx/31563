--- v0 (2026-01-01)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.8.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak volit ve volbách do krajského zastupitelstva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už za měsíc rozhodnou voliči o složení nového krajského zastupitelstva. Volit budou lidé jak jsou zvyklí z jiných voleb, v místě svého trvalého bydliště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -154,57 +269,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je potřeba říci, že  ta cena je pouze cenou za tu obchodní složku, za to vlastní médium. Všechny daně, poplatky za obnovitelné zdroje, platby za distribuci v tomto započítány nejsou.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z výsledné ceny energií tedy tvoří vysoutěžená obchodní složka u elektřiny zhruba polovinu ceny, u plynu asi dvě třetiny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naší snahou je dostat se na tuto burzu s co největším parametrem všech těch budova a odběrných míst. Takže do toho můžeme započítat nejen budovy úřadu na náměstí a Divadelní, ale i příspěvkové organizace, školy, školky, kino, divadlo a technické služby.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těchto příspěvkových organizací zřízených městem je celkem 11. Dodavatelem energií bude i nadále společnost Pražská plynárenská. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -367,53 +475,52 @@
         <w:t xml:space="preserve">Aneta Plečková, ředitelka, Sírius Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme moc rádi, že se ten projekt už po několikáté opakuje, je to už potřetí, co přebíráme tento automobil od společnosti Kompakt a bude sloužit převážně pro klienty, kterých v tuto chvíli máme 119 a bude jezdit po celém Opavsku pro vzdělávací aktivity, doprovody, výlety a podobně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sárius je ojedinělý tím, že se stará i o děti v ústavní péči. Sociální automobil bude primárně sloužit právě jim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jsem velmi rád, že se opět našlo tolik firem, které se na to auto složily. Je to tím, že se na něm potom vozí jejich reklama, ale je to vlastně obětavost těchto firem. Ony to dělat nemusí a nám to velmi pomáhá.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jsem velmi rád, že se opět našlo tolik firem, které se na to auto složily. Je to tím, že se na něm potom vozí jejich reklama, ale je to vlastně obětavost těchto firem. Ony to dělat nemusí a nám to velmi pomáhá.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arnošt Tůma, obchodní zástupce, firma Kompakt: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Oslovil jsem hodně moc firem. Byly to stovky. Ta doba opravdu je složitá a ty peníze i když je to na dobrou věc, se těžko shánějí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sehnat peníze na sociální automobil trvalo asi jeden a půl roku.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -657,93 +764,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-08-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>