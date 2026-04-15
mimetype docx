--- v0 (2026-01-02)
+++ v1 (2026-04-15)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.8.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala demolice komínu, který bránil ve výhledu na baziliku ve Frýdku-Místku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V areálu bývalé Lembergerovy textilní továrny ve Frýdku-Místku začalo 21. srpna v 11 hodin bourání komínu. Ten byl v roce 1966 postaven tak, že ze silnice od Příbora a Olomouce bránil ve výhledu na dominantu města – mariánský poutní kostel, dnešní baziliku Navštívení Panny Marie. Práce jsou unikátní tím, že se komín postupně bourá od shora dolů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">87 metrů vysoký komín u bývalé Lembergerovy textilní továrny  ve Frýdku-Místku. Na jeho vrcholu je malý bourací stroj zavěšený na 350tunovém  jeřábu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gargoš, stavbyvedoucí SMOLO Recycling:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten postupně svým bouracím zařízením ubourává postupně části  komína, které padají dolů. Většina částí padá dovnitř do komína, tak aby  nedošlo k rozptylu, rozstřelu, aby byla zachována bezpečnost v okolí  toho komína. Po vybourání vznikne 1 000 tun suti, které budou  separovány, recyklovány a odvezeny na skládku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Areál koupila firma Marlenka, která ho využije pro rozšíření  výroby. Majitel chtěl původně na komíně vybudovat rozhlednu, technický stav to  ale nedovolí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Areál koupila firma Marlenka, která ho využije pro rozšíření  výroby. Majitel chtěl původně na komíně vybudovat rozhlednu, technický stav to  ale nedovolí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gevorg Avetisjan, majitel Marlenky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Napadlo mě udělat krásnou rozhledu s výtahem a nahoře i s kavárnou. Jak na tom ale začali vrtat a viděli tu konstrukci, tak  zjistili, že to není výhodné, není totiž v dobrém stavu. No a potom jsem zjistil, že to vadí ve výhledu na baziliku,  která je klenot Frýdku-Místku. Tak jsme rozhodli a dneska už bouráme. V takový významný  den, kdy zrovna před 56 lety tady byla invaze."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -106,103 +220,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gevorg Avetisjan, majitel Marlenky:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slibuji, že z toho udělám nejkrásnější budovu  Frýdku-Místku. Budu ji rekonstruovat. Nahoře budou kanceláře a dole  v přízemí bude moderní originální interaktivní muzeum historie Lembergerů,  možná Slezanu a celé Marlenky. Potom krásný obchod a kavárnu. A naproti ten  park také oživíme. Chystáme tam krásný městský park, kde budou fontány, posezení. Bude to krásné odpočinkové místo pro veřejnost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bourání bude v následujících dnech lákat pozornost  široké veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bourání bude v následujících dnech lákat pozornost  široké veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když není třeba, proč ne, ať se zbourá, nevidím v tom  žádný problém."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzal jsem tady syna a od švagra syna se podívat." – A co  říkáte na ty práce? – "Je to paráda, jde jim to pěkně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzal jsem sebou dceru a vnuky a určitě chci vidět, jak ten  komín půjde dolů." – A co říkáte na práce? – "No, jde to strašně rychle. První  část komínu je dole, teď čekáme, co se bude dít s tou druhou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Demoliční práce mají trvat 10 dní a měly by vyjít na zhruba  3 miliony korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Demoliční práce mají trvat 10 dní a měly by vyjít na zhruba  3 miliony korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak volit ve volbách do krajského zastupitelstva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -361,57 +473,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je potřeba říci, že  ta cena je pouze cenou za tu obchodní složku, za to vlastní médium. Všechny daně, poplatky za obnovitelné zdroje, platby za distribuci v tomto započítány nejsou.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z výsledné ceny energií tedy tvoří vysoutěžená obchodní složka u elektřiny zhruba polovinu ceny, u plynu asi dvě třetiny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naší snahou je dostat se na tuto burzu s co největším parametrem všech těch budova a odběrných míst. Takže do toho můžeme započítat nejen budovy úřadu na náměstí a Divadelní, ale i příspěvkové organizace, školy, školky, kino, divadlo a technické služby.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těchto příspěvkových organizací zřízených městem je celkem 11. Dodavatelem energií bude i nadále společnost Pražská plynárenská. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -567,53 +672,52 @@
         <w:t xml:space="preserve">Aneta Plečková, ředitelka, Sírius Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsme moc rádi, že se ten projekt už po několikáté opakuje, je to už potřetí, co přebíráme tento automobil od společnosti Kompakt a bude sloužit převážně pro klienty, kterých v tuto chvíli máme 119 a bude jezdit po celém Opavsku pro vzdělávací aktivity, doprovody, výlety a podobně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sárius je ojedinělý tím, že se stará i o děti v ústavní péči. Sociální automobil bude primárně sloužit právě jim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jsem velmi rád, že se opět našlo tolik firem, které se na to auto složily. Je to tím, že se na něm potom vozí jejich reklama, ale je to vlastně obětavost těchto firem. Ony to dělat nemusí a nám to velmi pomáhá.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jsem velmi rád, že se opět našlo tolik firem, které se na to auto složily. Je to tím, že se na něm potom vozí jejich reklama, ale je to vlastně obětavost těchto firem. Ony to dělat nemusí a nám to velmi pomáhá.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Arnošt Tůma, obchodní zástupce, firma Kompakt: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Oslovil jsem hodně moc firem. Byly to stovky. Ta doba opravdu je složitá a ty peníze i když je to na dobrou věc, se těžko shánějí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sehnat peníze na sociální automobil trvalo asi jeden a půl roku.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -709,93 +813,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-08-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>