--- v1 (2026-04-15)
+++ v2 (2026-08-31)
@@ -855,51 +855,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-08-2024-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-21-08-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>