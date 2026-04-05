--- v0 (2026-01-01)
+++ v1 (2026-04-05)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.8.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ke krajským volbám může každý starší 18 let, jsou ale výjimky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už 20. a 21. září budou obyvatelé kraje rozhodovat o příštím složení krajského zastupitelstva.Právo volit má každý občan, starší 18 let. Existují ale výjimky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V době konání voleb do Evropského parlamentu v červnu letošního roku mohlo svého hlasovacího práva využít v našem kraji 953 000 voličů, v září se počítá s obdobným číslem, nesmí mít ale překážku volebního práva..</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V době konání voleb do Evropského parlamentu v červnu letošního roku mohlo svého hlasovacího práva využít v našem kraji 953 000 voličů, v září se počítá s obdobným číslem, nesmí mít ale překážku volebního práva.. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Blaníková, vedoucí</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Oddělení vnitřních služeb MMK: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K volbám do krajského zastupitelstva může přijít občan í ČR, který alespoň druhý den dovršil 18 let, nesmí mít ale překážku volebního práva, kterou je omezení osobní svobody z důvodu výkonu trestu nebo z důvodu ochrany zdraví lidu nebo také voják ve výkonu povolání v zahraničí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -163,53 +277,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Díky označení lékaři nemusí odstranit celé prso, ale jen nádor a nezbytný lem zdravé tkáně. Zavedené magnetické zrno může zůstat v nádoru až šest měsíců. Takto se aplikuje u pacientek, kterým byla primárně indikována onkologická léčba. Nádor se může natolik zmenšit, že je pak nehmatný. Nemocnice bude chtít přístroj zakoupit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Silvie Skotnicová, marketingový a PR manažer Nemocnice Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Díky tomu, že doteď si přístroj půjčujeme, tak máme v plánu ho v příštím roce zahrnout do investic a chtěli bychom si ho zakoupit, abychom ho měli k dispozici trvale." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rakovina prsu postihuje stále více žen a to i v nižším věku. Včasný záchyt vede až v 90% k úplnému vyléčení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rakovina prsu postihuje stále více žen a to i v nižším věku. Včasný záchyt vede až v 90% k úplnému vyléčení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala demolice komínu, který bránil ve výhledu na baziliku ve Frýdku-Místku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -221,53 +334,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">87 metrů vysoký komín u bývalé Lembergerovy textilní továrny  ve Frýdku-Místku. Na jeho vrcholu je malý bourací stroj zavěšený na 350tunovém  jeřábu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gargoš, stavbyvedoucí SMOLO Recycling:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ten postupně svým bouracím zařízením ubourává postupně části  komína, které padají dolů. Většina částí padá dovnitř do komína, tak aby  nedošlo k rozptylu, rozstřelu, aby byla zachována bezpečnost v okolí  toho komína. Po vybourání vznikne 1 000 tun suti, které budou  separovány, recyklovány a odvezeny na skládku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Areál koupila firma Marlenka, která ho využije pro rozšíření  výroby. Majitel chtěl původně na komíně vybudovat rozhlednu, technický stav to  ale nedovolí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Areál koupila firma Marlenka, která ho využije pro rozšíření  výroby. Majitel chtěl původně na komíně vybudovat rozhlednu, technický stav to  ale nedovolí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gevorg Avetisjan, majitel Marlenky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Napadlo mě udělat krásnou rozhledu s výtahem a nahoře i s kavárnou. Jak na tom ale začali vrtat a viděli tu konstrukci, tak  zjistili, že to není výhodné, není totiž v dobrém stavu. No a potom jsem zjistil, že to vadí ve výhledu na baziliku,  která je klenot Frýdku-Místku. Tak jsme rozhodli a dneska už bouráme. V takový významný  den, kdy zrovna před 56 lety tady byla invaze."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -278,103 +390,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gevorg Avetisjan, majitel Marlenky:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slibuji, že z toho udělám nejkrásnější budovu  Frýdku-Místku. Budu ji rekonstruovat. Nahoře budou kanceláře a dole  v přízemí bude moderní originální interaktivní muzeum historie Lembergerů,  možná Slezanu a celé Marlenky. Potom krásný obchod a kavárnu. A naproti ten  park také oživíme. Chystáme tam krásný městský park, kde budou fontány, posezení. Bude to krásné odpočinkové místo pro veřejnost."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bourání bude v následujících dnech lákat pozornost  široké veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bourání bude v následujících dnech lákat pozornost  široké veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 1.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když není třeba, proč ne, ať se zbourá, nevidím v tom  žádný problém."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzal jsem tady syna a od švagra syna se podívat." – A co  říkáte na ty práce? – "Je to paráda, jde jim to pěkně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzal jsem sebou dceru a vnuky a určitě chci vidět, jak ten  komín půjde dolů." – A co říkáte na práce? – "No, jde to strašně rychle. První  část komínu je dole, teď čekáme, co se bude dít s tou druhou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Demoliční práce mají trvat 10 dní a měly by vyjít na zhruba  3 miliony korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Demoliční práce mají trvat 10 dní a měly by vyjít na zhruba  3 miliony korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín příští rok zaplatí za energie méně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -413,57 +523,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je potřeba říci, že  ta cena je pouze cenou za tu obchodní složku, za to vlastní médium. Všechny daně, poplatky za obnovitelné zdroje, platby za distribuci v tomto započítány nejsou.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z výsledné ceny energií tedy tvoří vysoutěžená obchodní složka u elektřiny zhruba polovinu ceny, u plynu asi dvě třetiny. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naší snahou je dostat se na tuto burzu s co největším parametrem všech těch budova a odběrných míst. Takže do toho můžeme započítat nejen budovy úřadu na náměstí a Divadelní, ale i příspěvkové organizace, školy, školky, kino, divadlo a technické služby.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těchto příspěvkových organizací zřízených městem je celkem 11. Dodavatelem energií bude i nadále společnost Pražská plynárenská. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -605,75 +708,80 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Svatá Barborka pomáhá hornickým dětem už 20 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už 20 let přispívá Spolek svatá Barbora na studium, zájmovou činnost i péči o zdraví dětem, kterým zemřel rodič na následky pracovního úrazu v hornictví. V současnosti poskytuje podporu 28 dětem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spolek svatá Barbora založila těžební společnost OKD v roce 2004. Každoročně přispívá na jeho činnost. Významnou pomocí jsou i dary různých společností, firem i jednotlivců.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spolek svatá Barbora založila těžební společnost OKD v roce 2004. Každoročně přispívá na jeho činnost. Významnou pomocí jsou i dary různých společností, firem i jednotlivců. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Němcová, předsedkyně Spolku svatá Barbora</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Dále jsou to příspěvky od samotných havířů, kteří nejen přispívají svými částkami z výplaty, ale také když se sejdou na Skoku přes kůži, vyberou pro děti peníze a jsou rádi, že můžou přispět dětem svých kamarádů, kteří bohužel zahynuli na šachtě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od svého založení podpořil Spolek svatá Barbora více než 100 dětí a jejich maminek částkou, která se vyšplhala k téměř 40 milionům korun.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za podporu je Barborce vděčný například Vojtěch Čierný.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vojtěch Čierný, příjemce darů Spolku svatá Barbora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ta pomoc je širokosáhlá, hlavně co se týče studia, kde mi pomohla dosáhnout jakéhokoliv cíle, který jsem si vyčíslil, umožnila mi studovat na vysoké škole, což je drahá záležitost, stejně tak na pomaturitním studiu angličtiny, střední škole, která byla placená."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V současné době podporuje Spolek svatá Barbora 28 českých i polských dětí.</w:t>
       </w:r>
@@ -773,93 +881,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-24-08-2024-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>