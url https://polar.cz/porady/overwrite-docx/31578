--- v1 (2026-04-05)
+++ v2 (2026-08-31)
@@ -923,51 +923,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-24-08-2024-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-24-08-2024-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>