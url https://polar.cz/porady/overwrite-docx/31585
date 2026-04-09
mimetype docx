--- v0 (2026-02-15)
+++ v1 (2026-04-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.8.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Synagoga se po letech otevřela veřejnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V rámci Dne židovských památek se v Novém Jičíně otevřela veřejnosti budova bývalé  synagogy. Objekt, který slouží jako archivní depozitář, není běžně přístupný. Budoucnost by ovšem mohla jeho osud změnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -166,55 +281,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Vitko, Státní okresní archiv v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Následně může stát rozhodnout, jak naloží s jejím dalším osudem.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Kopecký (ANO), starosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je pravdou, že už v minulém roce na podzim jsme měli schůzku se zástupci židovské komunity z Krnova. Ta samotná myšlenka spočívá v tom, že město je nakloněno, abychom pomohli tuto budovu získat této židovské obci zpět, aby sloužila veřejnosti k těm kulturním a společenským akcím.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Čtvrtek v knihovně: dívky se věnovaly kráse, kluci fotbalu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna byla v létě otevřená nejen pro čtenáře, ale bavila děti i během svých “prázdninových čtvrtků”. V jednom dopoledni připravila pro dívky setkání s vizážistkou, zatímco kluci si mohli zahrát fotbalový turnaj.</w:t>
@@ -353,53 +463,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popularita komiksů v posledních letech stoupá. Dostaly se i do Muzea Novojičínska. Děti se tu na workshopu mohly seznámit s tím, jak komiks vzniká a třeba jaké jsou druhy komiksových bublin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hravý workshop s názvem Do světa komiksu vedla spisovatelka a scénáristka Klára Smolíková, autorka řady knížek pro děti, z nichž Vynálezce Alva byl zpracován i jako Večerníček.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Smolíková, spisovatelka a autorka komiksů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“V době socialismu ten komiks byl hodně odsouván, jako že to není vhodná forma, ale komik má obrovskou historii. Já jsem ráda, že jsme v muzeu, já sama jsem pracovala třeba v Husitské muzeu v Táboře a my jsme vlastně komiksy o husitech dali přímo do expozice “Husité”, protože vlastně středověk vypráví hodně komiksově. Vlastně Křížová cesta to je komiks, jenom se tomu neříkalo komiks, ale sekvenční vyprávění, to znamená obrázky, které postupně vypráví nějaký příběh. To je velmi stará forma.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“V době socialismu ten komiks byl hodně odsouván, jako že to není vhodná forma, ale komik má obrovskou historii. Já jsem ráda, že jsme v muzeu, já sama jsem pracovala třeba v Husitské muzeu v Táboře a my jsme vlastně komiksy o husitech dali přímo do expozice “Husité”, protože vlastně středověk vypráví hodně komiksově. Vlastně Křížová cesta to je komiks, jenom se tomu neříkalo komiks, ale sekvenční vyprávění, to znamená obrázky, které postupně vypráví nějaký příběh. To je velmi stará forma.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Smolíková, spisovatelka a autorka komiksů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Když se někoho zeptám, jak uděláte bublinu, kde někdo šeptá, tak způsobím paniku, protože to si běžně pojmenováváme. Ve škole se učíme, jak psát uvozovací větu, když někdo křičí, šeptá a podobně, ale v komiksu to vyjadřujeme tvarem té bubliny. Takže třeba šlapací bublina vypadá jako mluvící, jenom je přerušovaná.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Juráčková, muzejní pedagog, Muzeum Novojičínska:</w:t>
       </w:r>
       <w:r>
@@ -530,93 +639,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-26-08-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>