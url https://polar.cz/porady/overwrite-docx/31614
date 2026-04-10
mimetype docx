--- v0 (2026-02-17)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.8.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt Trautom je v plném proudu a v novém prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letos v červnu odstartoval projekt Trautom na podporu vzdělávání dospělých v oblasti moderního průmyslu. Cílem společnosti MS Pakt je pomoc firmám a lidem v regionu reagovat na změny na trhu práce. Od července odborní poradci pracují v novém prostředí budovy Skelet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,56 +312,51 @@
         <w:t xml:space="preserve">Jan Dohnal (ODS) primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Všichni vnímáme, že ten začátek roku je nejkritičtější." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ani rodiče by ale neměli vše nechávat na školu nebo strážníky a dětem zásady bezpečného chování vštěpovat. Policisté také doporučují ještě před začátkem školy s dětmi znovu celou jejich cestu projít a upozornit je na nebezpečí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 29. 8. 2024 16.00 - 1</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">POLICISTÉ ZABAVILI ŘIDIČI KAMIONU SPZ</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 29. 8. 2024 16.00 - 1 POLICISTÉ ZABAVILI ŘIDIČI KAMIONU SPZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté z oddělení silničního dohledu v Bravanticích kontrolovali jízdní soupravu převážející dřevo na dálnici D1. Zjistili, že 41letý řidič má nedoplatek na pokutách přes 100 000 korun a jeho souprava byla přetížena o téměř 9 tun. Na místě řidič neuhradil nedoplatek, proto mu byly odebrány registrační značky a kamion zůstal odstaven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ZAČNE STAVBA VÝCHODNÍHO OBCHVATU BRUNTÁLU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V pátek 30. srpna startuje stavba východního obchvatu Bruntálu, informovalo o tom Ředitelství silnic a dálnic. Nová silnice I/45 o délce 4,5 km povede mimo obydlené části města a její zprovoznění je naplánováno na rok 2027.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -336,56 +446,51 @@
         <w:t xml:space="preserve">Ondřej Syrovátka (ZELENÍ), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Což je obrovská částka, nám se to také zdálo hodně. Nicméně mohu ujistit, že byla soutěžena firma, která dala tu nejnižší nabídku, takže to je opravdu nejlevnější nabídka, kterou jsem mohli získat. V té souvislosti je důležité, že se podařilo získat dotaci z Ministerstva životního prostředí. Ta pokryje 50 procent způsobilých výdajů, což je významná pomoc pro město.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zisk dotace právě z tohoto ministerstva byl podmíněn nákupem takového vybavení kuchyně, které zajistí nižší spotřebu elektrické energie a kratší dobu přípravy jídel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké, 29. 8. 2024 16.00 - 2</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">POLICIE HLEDÁ SVĚDKY A PACHATELE NAPADENÍ</w:t>
+        <w:t xml:space="preserve">Zprávy krátké, 29. 8. 2024 16.00 - 2 POLICIE HLEDÁ SVĚDKY A PACHATELE NAPADENÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kriminalisté vyšetřují incident v Ostravě ze začátku července. 43letý muž tam byl po napadení jedním nebo více pachateli hospitalizován se zraněními. V této souvislosti policie žádá veřejnost o pomoc při ztotožnění čtyř mužů, kteří by mohli přispět k objasnění případu. Jakoukoli informaci můžete sdělit na tísňové lince.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -548,53 +653,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bilasová, ředitelka Tanečního studia  Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dneska jsou prázdniny ve městě. My už to děláme po  několikáté ve spolupráci s městem Frýdek-Místek a Klíčem F-M. Je to akce,  která je v dopoledních hodinách od 9:00 do 12:00. A je to především pro  děti, které jsou ve městě, nemají zrovna nějaký tábor, babičku nebo je nemá kdo  hlídat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děti se naučí základy tanečních kroků i krátkou  choreografii. Lektoři připravili tři tréninky, ale i další program.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Děti se naučí základy tanečních kroků i krátkou  choreografii. Lektoři připravili tři tréninky, ale i další program. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bilasová, ředitelka Tanečního studia  Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My to máme proloženo takovými aktivitami. Třeba dneska se  fotily ve foto koutku, mají fotky na památku z akce. A potom budou mít  různé soutěže, kde budou navrhovat taneční kostýmy, taneční plakáty. Takže si  zkusí i takovou kreativní činnost, odpočinou si a ani si nevšimnou, že do nich  nacpeme tři tréninky a choreografii."</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -609,115 +713,112 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bilasová, ředitelka Tanečního studia Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Máme tady zhruba tak třetinu dětí, které k nám chodí. A  jinak se tady přišly podívat nové děti. A jsou to ale i děti, které třeba  v průběhu roku nechodí. A chodí jenom na prázdniny ve městě. Takže to jsme  rádi, že přijdou třeba po roce si zatancovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jednodenní akce Prázdniny ve městě zahrnovala pokaždé výuku  jiných stylů. Street dance, disco dance, ale i taneční přípravku pro nejmenší  děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jednodenní akce Prázdniny ve městě zahrnovala pokaždé výuku  jiných stylů. Street dance, disco dance, ale i taneční přípravku pro nejmenší  děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bilasová, ředitelka Tanečního studia  Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V průběhu léta my kromě prázdnin ve městě máme i  několik svých akcí. Letos to bylo 6 týdnů a měli jsme střídání jak příměstských  táborů, které děláme zhruba už 7 let, tak i příměstských soustředění, kdy naše  děti nejedou na týden pryč, ale je to pro ně příjemné, že tady jsou od rána do  odpoledne. A máme to formou příměstských soustředění pro naše soutěžní složky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dancepoint patří k největším ve městě a novou sezónu  zahájí hned na začátku školního roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dancepoint patří k největším ve městě a novou sezónu  zahájí hned na začátku školního roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bilasová, ředitelka Tanečního studia  Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tu zahajujeme hned na startu září, když děti začínají chodit  do školy, takže nečekáme na nějaký pozdější čas. A mohou si děti přijít  vyzkoušet jakoukoliv lekci během prvního týdne. A i opakovaně. Máme těch stylů  dost, ať přijdou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studio má aktuálně kolem 170 aktivních dětí, které trénují a  vystupují na různých soutěžích. Tančí zde také na pět desítek dospělých, kteří  se věnují latině a moderně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studio má aktuálně kolem 170 aktivních dětí, které trénují a  vystupují na různých soutěžích. Tančí zde také na pět desítek dospělých, kteří  se věnují latině a moderně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -792,93 +893,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-08-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>