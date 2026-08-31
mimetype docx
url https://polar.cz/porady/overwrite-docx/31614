--- v1 (2026-04-10)
+++ v2 (2026-08-31)
@@ -935,51 +935,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-08-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-08-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>