--- v0 (2026-03-20)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.9.2024, 17:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">MS kraj přispívá složkám IZS na techniku a vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj si velmi zakládá na špičkové vybavenosti složek integrovaného záchranného systému a proto jim často na nákup či modernizaci techniky a vybavení připívá. Aktuálně tak policie chystá nákup zdravotnických batohů pro ošetření střelných ran.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,53 +256,52 @@
         <w:t xml:space="preserve">Jiří Scheibinger, velitel IVC Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Tak  konkrétně naše jednotka předvádí techniku i když teď máme mimořádku – nešlo  jinak ale konal se výjezd na požár v prvním patře kuchyně, ale už je to  uhašeno takže za 30 minut se vrátí zpět aby mohli návštěvníkům ukázat naši  techniku. Za mnou  vidíte speciální techniku určenou na zásah při povodních a pro zásahy na vodní  hladině za pomoci lodí – je to skutečně speciální technika v rámci jejich  nasazení. Jinak  tady máme celní správu vojenskou službu, kteří budou mít dynamické ukázky se  psy a technikou. Dále městská policie to tady rozjede ve velkém stylu protože  tady budou přehlídky výcviku koní, jejich zásahů se služebními psy, kdy  předvedou útok na pachatele, různé zákroky. Je zde skutečně na co se dívat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každá zásahová jednotka má připravený vlastní program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Braun, Zdravotnická záchranná služba MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: „My  jako zdravotnická záchranná služba Moravskoslezského kraje máme tady  připravenou dynamickou ukázku na resuscitaci dospělé osoby, adolescenta nebo  malého dítěte, je to formou hry nebo zábavného programu, kdy jsou ti účastníci  nuceni dostat své autíčko do cíle a může je to motivovat k tomu, aby si tu  resuscitaci zkusili.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: „My  jako zdravotnická záchranná služba Moravskoslezského kraje máme tady  připravenou dynamickou ukázku na resuscitaci dospělé osoby, adolescenta nebo  malého dítěte, je to formou hry nebo zábavného programu, kdy jsou ti účastníci  nuceni dostat své autíčko do cíle a může je to motivovat k tomu, aby si tu  resuscitaci zkusili.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Gödelová, ředitelka Kulturního zařízení  Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Den městských obvodů Ostrava-Jih a Ostrava Nová Bělá se  pořádá již tradičně potřetí na tomto místě v areálu, který se nachází tak  nějak na pomezí těchto sousedících obvodů. My jsme moc rádi, že lidé přišli, že  je to baví, jsme také velice rádi za vstřícnost místního Integrovaného  výjezdového centra, které ve spolupráci s námi tu akci dělají a bez nich  by to rozhodně nešlo. My jako Kultura Jih zajišťujeme tu kulturní část a potom  samozřejmě organizaci akce tak, aby tady lidé našli s rodinou všechno co  k té akci patří.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
@@ -594,93 +708,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-05-09-2024-17-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>