--- v1 (2026-05-25)
+++ v2 (2026-09-03)
@@ -750,51 +750,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-05-09-2024-17-45" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-05-09-2024-17-45?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>