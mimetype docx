--- v0 (2025-12-31)
+++ v1 (2026-05-02)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.9.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka řeší letní stadion, na stole má studii využití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénecká radnice má hotovou studii využití areálu letního stadionu. Ta řeší nejen  modernizaci samotného sportoviště, ale také volnočasové prvky a parkovací místa. Těch by tu mohla přibýt až stovka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -353,132 +468,129 @@
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vlhkost pronikala do budovy a projevovalo se to tak, že se  objevovaly mapy na zdích, opadávaly kachličky, vzdouvaly se a podobně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to jedna z akcí, která nám nedělá radost. Jsou to  práce, kdy se musíme dostat k příčině zatékání a podmáčení celé stavby  hospice, který byl postavený v roce 2010. Je to poměrně nová stavba, ale  ty problémy, které pan ředitel avizoval a které ukázal, tam mají zásadní  vliv pro činnost hospice. Vypadá to na špatně odvedenou práci. Předvolali jsme si i  soudního znalce, který to potom všechno zdokumentuje a řekne příčiny toho, proč  a v jakých částech dochází k tomu zatékání a samozřejmě i podle toho  se budeme potom dále řídit v těch pracích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně se řešilo, jakým způsobem budou pokračovat opravy.  Po dokončení venkovní svislé izolace a napojení na vodorovnou se práce přesunou  do vnitřních prostor.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně se řešilo, jakým způsobem budou pokračovat opravy.  Po dokončení venkovní svislé izolace a napojení na vodorovnou se práce přesunou  do vnitřních prostor. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jursa, ředitel Hospice Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současnosti se práce sanace žádným zásadním způsobem  provozu hospice nedotýkají, pokud pominu například omezení parkování. Ale  postupem času, zvláště v měsíci listopad bude omezen příjem pacientů, ale  ten stav by měl trvat podle harmonogramu jenom jeden měsíc. Z části to  zasáhne i provozy prádelny a kuchyně, kdy ta jejich činnost bude také určitým  způsobem omezena. Ale to už nezasáhne žádným způsobem příjem ani péči o  pacienty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady musíme navíc udělat ještě přeložku vysokého napětí. A  ta je předpokladem a musí se udělat, abychom mohli pokračovat ještě  v dalších pracích tady v okolí. A ještě opravě kanalizace a tak dále.  Celkově ty práce vyjdou na zhruba 13 milionů korun, což je velká částka, plus  ještě nějaké náklady na kompenzaci činnosti hospice, to znamená, že bude muset  být omezen provoz, dojde k nějakému výpadku příjmu z činnosti a tak  dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tato investiční akce v hospici je v z celé  řady investičních akcí, které probíhají do sociálních staveb. Chtěl bych tady s hospicem zmínit, že v minulém  volebním období se mi povedlo tady realizovat také velkou investiční akci,  jednalo se o klimatizace. To znamená, že veškeré pokoje v hospici mají  vlastní klimatizaci, což výrazně zlepšilo komfort pacientů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vybudování celého hospice vyšlo město v roce 2010 na  106 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vybudování celého hospice vyšlo město v roce 2010 na  106 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 5. 9. 2024 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">POHONNÉ HMOTY OPĚT ZLEVNILY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pohonné hmoty v Moravskoslezském kraji opět zlevnily. Litr benzinu Natural 95 se nyní prodává v průměru za 36,69 Kč, před týdnem byl o 42 haléřů dražší. O 35 haléřů zlevnila nafta, litr teď stojí průměrně 34,87 Kč. Vyplývá to z údajů společnosti CCS, která ceny sleduje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pohonné hmoty v Moravskoslezském kraji opět zlevnily. Litr benzinu Natural 95 se nyní prodává v průměru za 36,69 Kč, před týdnem byl o 42 haléřů dražší. O 35 haléřů zlevnila nafta, litr teď stojí průměrně 34,87 Kč. Vyplývá to z údajů společnosti CCS, která ceny sleduje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NÁHRADNÍ AUTOBUSOVÁ DOPRAVA V KLIMKOVICÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopravní podnik Ostrava ukončí náhradní autobusovou dopravu mezi Klimkovicemi, Hýlovem a lázněmi v čase od 8 do 13 hodin. Je to kvůli opravám silnice III/4655, které měly být dokončeny 2. září. Pro lázně i obyvatele Hýlova je výpadek dopoledního spoje zásadní, proto město Klimkovice zajistilo náhradu. Náklady na provoz bude hradit město a následně je vymáhat od zhotovitele stavby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -659,93 +771,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-09-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>