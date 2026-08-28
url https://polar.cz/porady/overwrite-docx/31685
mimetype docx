--- v0 (2026-03-09)
+++ v1 (2026-08-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.9.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Válečný veterán a nemocnice získali ceny hejtmana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovská nemocnice získala Cenu hejtmana kraje za společenskou odpovědnost za rok 2023. Osobností Moravskoslezského kraje se stal válečný veterán Jan Ihnatík.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -56,75 +171,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), hejtman Moravskoslezského kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jako osobnost roku byl dnes oceněn pan Ihnatík. On má za sebou zajímavý život, zajímavý životní příběh. Když jsem ho slyšel poprvé, byl jsem dojatý. Myslím si, že stojí za zmínku, čím si prošel, jak prožil svůj život a také to, že celý život strávil v Moravskoslezském kraji.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cenu hejtmana kraje získala i havířovská nemocnice jako organizace veřejného sektoru nad 50 zaměstnanců. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice Havířov se hlásí k rodinnému pojetí péče. Její motto zní "Nemocnice je partnerem od narození až do stáří" a soustředí se i na společensky odpovědné projekty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nemocnice Havířov se hlásí k rodinnému pojetí péče. Její motto zní "Nemocnice je partnerem od narození až do stáří" a soustředí se i na společensky odpovědné projekty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Norbert Schellong, ředitel Nemocnice Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Implementace kontaminační jednotky, která byla jako první v ČR v nemocničním prostředí nainstalována pro likvidaci nemocničního nebezpečného odpadu. V té další oblasti je to například stravování pro zaměstnance, ale i zejména pro pacienty, kdy jsme se stali takovým lídrem ve změně stravování. A samozřejmě dalších x oblastí v rámci té společenské odpovědnosti, které aplikujeme. Je to například spolupráce s různými nadacemi. Každoročně nemocnice hledá jednoho až dva dětské patrony, kterými jsou většinou postižené děti, nebo onkologicky nemocní například. Snažíme se formou spojení například sportu a charity to dítě, rodinu nějakým způsobem podpořit, vybrat na ni nemalou částku. V oblasti společenské odpovědnosti pro zaměstnance bych zmínil asi dva nejhlavnější pilíře a tím je vlastně už tři roky fungující nemocniční školka pro děti našich zaměstnanců a zejména ten poslední počin a to je implementace zdravotnických benefitů pro zaměstnance.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ceny hejtmana pořádá Moravskoslezský kraj ve spolupráci s Radou kvality České republiky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ceny hejtmana pořádá Moravskoslezský kraj ve spolupráci s Radou kvality České republiky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začal průzkum podloží pro stavbu třidicí linky CEVYKO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -425,93 +538,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-07-09-2024-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>