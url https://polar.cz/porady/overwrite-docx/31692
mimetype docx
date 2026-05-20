--- v0 (2026-03-19)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.9.2024, 16:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pobočka DPS Školská je po rekonstrukci a vybavuje se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavební práce na rekonstrukci pobočky domova pro seniory Frýdek-Místek ve Školské ulici už jsou hotové. Nyní probíhají poslední drobné dokončovací úpravy a začalo vybavování pokojů a pracovišť. K otevření domova dojde až po novém roce, protože bude převeden na novou službu Domov se zvláštním režimem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -86,98 +201,96 @@
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V tuto chvíli probíhají poslední dokončovací práce a  nyní začne domov přicházet s vybavením. Tady v tomto pokoji už  vidíte, jak bude vypadat dvoulůžkový pokoj. Máme tady polohovací postele, je  tady už nábytek. A takto budou vybaveny všechny pokoje v domově se  zvláštním režimem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Jednalo se o poměrně náročnou investici, hlavně  z důvodů času. Museli jsme stihnout dotaci, dotační podmínky. To znamená,  že jsme na to měli v podstatě rok. Museli jsme ještě stihnout projektovou  dokumentaci, takže to nebylo nic jednoduchého. Nakonec se díky pracovníkům  investičního odboru všechno podařilo. Celkově ta rekonstrukce stála 51 milionů  a máme dotaci ve výši 21 milionů. Zvýší se komfort, což jsme rádi, protože tady  předtím ty podmínky nebyly úplně ideální. Teď si myslím, že budou spokojeni jak  zaměstnanci, tak klienti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budova prošla kompletní rekonstrukcí, přistavělo se jedno  patro, a i když se snížila kapacita, klienti tady budou mít mnohem větší  komfort.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budova prošla kompletní rekonstrukcí, přistavělo se jedno  patro, a i když se snížila kapacita, klienti tady budou mít mnohem větší  komfort. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Vzhled té budovy vypadá také dobře. Myslím si, že když by  někdo přišel po nějaké době, tak ani nepozná, že je tam přistavěno patro  nahoru. Tvar střechy se také podařilo zachovat. Barevně jsme to udělali také  neutrální, tak aby ta budova byla tak, jako kdyby tady byla vždycky. Je to  nové, je to pěkné, tak si myslím, že bychom mohli být všichni spokojeni."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL, SPOLU), náměstek primátora  Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Následně dojde i k takzvanému vstupu do sítě, krajské  sítě. Protože vzniká tady nová služba. To je Domov se zvláštním režimem. Tedy  pro osoby, které trpí Alzheimerem, či nějakými dalšími typy demence."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oficiálně začne domov fungovat od ledna příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oficiálně začne domov fungovat od ledna příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní prázdniny byly ve znamení oprav na školách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -217,75 +330,73 @@
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Školy a školky, které zřizuje město, tak se snažíme udržovat  v dobrém stavu i v průběhu roku. Nicméně ty větší opravy vždy  probíhají o velkých prázdninách. A nejinak tomu bylo i letos. Dělaly jsme větší  zásahy, co se týče izolace, dokončovali jsme například druhou etapu  rekonstrukce kuchyně na 5. ZŠ, měnilo se osvětlení v tělocvičnách na  některých školách, které má přinést úspory."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Šostý (NMFM), ředitel 1. ZŠ, radní Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Dostaneme ještě větší úsporu, tou výměnou výbojek za ty  LEDky, protože když jsme v minulosti tu výbojku ráno zapnuli v těch  7:30, tak to svítilo těch 15:00 hodin téměř v kuse, protože ta tělocvična  je plná. Nyní se dá v rámci těch pauz na 15 až 20 minut bez problémů ty  LEDky zhasnout a tím pádem by mělo docházet k dalším úsporám té energie. A  trochu to učí i ty děti, že se má šetřit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V tělocvičně se opravily také sítě, udělaly nové štuky,  nátěry a také se opravila dlažba i obklady v některých částech.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V tělocvičně se opravily také sítě, udělaly nové štuky,  nátěry a také se opravila dlažba i obklady v některých částech. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Šostý (NMFM), ředitel 1. ZŠ, radní Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Tam byla nutnost výměny na schodišti, protože docházelo  k jejímu poškození a sehnat ty obklady, které se dělaly v roce 1987  je nereálné, takže se to řeší celoplošně. Ale také v trendu, který je  dneska moderní. A to jsou ty velkoformátové dlaždice, které vypadají  z estetického hlediska úplně někde jinde než to, co tady bylo před tím."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V této tělocvičně vyšla oprava dlažby na 550 tisíc a  výměna svítidel na zhruba 650 tisíc korun bez DPH.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V této tělocvičně vyšla oprava dlažby na 550 tisíc a  výměna svítidel na zhruba 650 tisíc korun bez DPH. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Akce Duše na dlani vesele pojedná o duševním zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -318,53 +429,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Duše na dlani je takové naše dítko, už několikaleté. Je to  akce, kterou Charita Frýdek-Místek pořádá s ohledem na osoby  s duševním onemocněním. Osoby s duševním onemocněním jsou naší druhou  největší cílovou skupinou. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">A my jsme před pár lety přišli s takovou  myšlenkou, uspořádat takovou osvětovou akci, která zároveň bude o  destigmatizaci, bude o těch lidech. A oni se budou i sami podílet na organizaci  a přípravě těch akcí. Takové trochu sami sobě si."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V programu budou venkovní aktivity, tvořivé dílny,  výstava obrazů, ale hlavně rozhovory a diskuze s terapeuty, psychiatry a  psychology.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V programu budou venkovní aktivity, tvořivé dílny,  výstava obrazů, ale hlavně rozhovory a diskuze s terapeuty, psychiatry a  psychology. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Hořínek, ředitel Charity Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Máme tam domluvenou besedu s panem doktorem Raszkou  a s panem Paszem na téma Blázen a doktor, kdo je kdo, v rámci  duševního onemocnění. Budeme mít povídání s peerem. To je člověk, který má  zkušenost s duševním onemocněním a dneska pracuje s lidmi  s duševním onemocněním. Budeme tam mít tvořivé dílničky, nezbytnou  součástí samozřejmě nějaké kulturní vystoupení. Takže si myslím, že se je na co  těšit."</w:t>
@@ -440,53 +550,52 @@
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jsem rád, že Charita Frýdek-Místek pořádá tuto akci,  která se bude konat ve Faunaparku. I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> město Frýdek-Místek podporuje aktivity, které se týkají  péče o duševní zdraví. Byl jsem u toho, když se ve Frýdku-Místku v roce  2020 otevíralo Beskydské centrum duševního zdraví, na kterém právě spolupracuje  jak Charita Frýdek-Místek, tak Nemocnice ve Frýdku-Místku a město Frýdek-Místek  ho každoročně finančně podporuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce Duše na dlani proběhne v pátek 13. září od 13:00  do 18:00 hodin ve Faunaparku Frýdek-Místek a je otevřena i široké veřejnosti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akce Duše na dlani proběhne v pátek 13. září od 13:00  do 18:00 hodin ve Faunaparku Frýdek-Místek a je otevřena i široké veřejnosti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -561,93 +670,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-09-09-2024-16-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>