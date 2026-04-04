--- v0 (2025-12-18)
+++ v1 (2026-04-04)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.9.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velkolepé slavnosti v Havířově, vystoupil Bryan Adams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na 45 tisíc lidí navštívilo během pátku a soboty letošní Havířovské slavnosti. Celkem se na stage vystřídalo třináct zpěváků a kapel. Hlavní hvězdou byl legendární Bryan Adams.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nabitý program plný českých a zahraničních hvězd, to byly letošní Havířovské slavnosti. Už v pátek zaplnily areál tisíce lidí. Zejména mládež si užila například slovenského rapera s uměleckým jménem Kali, Takto se bavili návštěvníci s Fun Factory. Večerní hodiny pak patřily tradičně rockové hudbě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sobotní program odstartoval slovenský zpěvák Adam Ďurica, který asi bude mít Havířov dlouho v paměti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam Ďurica, zpěvák: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jsem to řekl i na pódiu, že vždy, když jsem dostal za úkol rozjíždět akci, tak vždy jsem byl z toho takový nervózní, protože to není ještě ono. Ale tady? Měl jsem pocit, že tady už to je finále. Začali jsme a už tu bylo plno. Úžasné to bylo a do teď mám pocit, že doposud jsem ještě nikdy neotvíral festival, který by byl už takto rozjetý. Po delší době jsme hráli na takto velké stage. Jsou stage klubové velké, ještě větší a potom tyto, jako má Bryan Adams, takže je to cítit a je to dobré. Je třeba dát do toho více energie  a já to mám rád, já energii miluji, když jde cítit z té stage.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já jsem to řekl i na pódiu, že vždy, když jsem dostal za úkol rozjíždět akci, tak vždy jsem byl z toho takový nervózní, protože to není ještě ono. Ale tady? Měl jsem pocit, že tady už to je finále. Začali jsme a už tu bylo plno. Úžasné to bylo a do teď mám pocit, že doposud jsem ještě nikdy neotvíral festival, který by byl už takto rozjetý. Po delší době jsme hráli na takto velké stage. Jsou stage klubové velké, ještě větší a potom tyto, jako má Bryan Adams, takže je to cítit a je to dobré. Je třeba dát do toho více energie  a já to mám rád, já energii miluji, když jde cítit z té stage.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Určitě skvělý zpěvák, miluji ho už několik let. Je to fakt zpěvák, který si na nic nehraje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
@@ -246,53 +360,52 @@
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hned jsme šli tady, zkoušeli jsme tu stěnu, super pro dceru a uvažujeme, že půjdeme na paoušky. Dcera má ráda papoušky a všechny zvířata.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já se papoušků nebojím a už jsme na ně jedou byli. Takže už se těším docela. Líbí se mi v té dětské zóně, že jsou tady atrakce a že tady byli Máša a medvěd, nebo co to bylo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zpět ale na hlavní scénu. Odpoledne zaplněný areál rozezpívala a roztančila česká stár Ewa Farna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zpět ale na hlavní scénu. Odpoledne zaplněný areál rozezpívala a roztančila česká stár Ewa Farna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ewa Farna, zpěvačka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Užila jsem si to moc. Já jsem se na tu akci těšila, tím že jsem si na ni pamatovala, když jsme tady byli před pár lety a pamatovala jsem si to velké pódium. I speciálně pro dnešní vystoupení jsme přivezli více lidí, měli jsme tři vokalisty navíc, upravili jsme scénu, abychom byli v nějaké sestavě, jako když jezdíme jen takových pár velkých koncertů v roce. Takže jsme se i rozšířili pro dnešek a strašně jsem si to užila. Užila jsem si i koncert Calina a doufám, že uvidím i kousek ještě Vojty Dyka a jsem ráda, že jsme byli pozváni.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ewa má k Havířovu osudový vztah.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -331,93 +444,86 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bragagnolo, zpěvák, 4 Tenoři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pro mne to bylo obrovské překvapení. Já jsem čekal, že tady je rockerská základna a tak a teď jsem viděl, jak i ti rockeři poslouchali a zvážněli a bylo to hrozně příjemné, že mě poslouchali. To bylo super.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Vítek, zpěvák 4 Tenoři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Dojmy jsou absolutně fantastické a publikum s námi šlo od prvního momentu od prvních tónů a myslím, že nastalo přesně to, co má nastat při koncertě. Takové to propojení a zpívali s námi, což je úžasné. Na tento náš žánr je to úžasné a dokonce pak už jsme neměli ani co přidávat.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Dojmy jsou absolutně fantastické a publikum s námi šlo od prvního momentu od prvních tónů a myslím, že nastalo přesně to, co má nastat při koncertě. Takové to propojení a zpívali s námi, což je úžasné. Na tento náš žánr je to úžasné a dokonce pak už jsme neměli ani co přidávat.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Kříž, zpěvák 4 Tenoři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já to pořád ještě zpracovávám, se přiznám. Jak říkali kluci. Já jsem před tím měl velký respekt, jak nás diváci přijmou, bylo tam obrovské množství lidí a ta energie, která šla z toho hlediště byla úžasná. Velký zážitek a myslím, že z toho budu pár dní žít.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zážitek to byl, bylo to výborné, dojemné. Prostě nádhera, to se nedá popsat. Nádhera, nádhera. Známe je, písničky známe, takže jsme si zpívali. Super, kvůli nich jsme tady přišli.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O pořádnou show se postaral také velký zpěvák, který si umí hrát s hlasem Vojtěch Dyk. Po Vojtovi Dykovi přišel vrchol Havířovských slavností. Lidé mohli na vlastní oči vidět a slyšet světovou hvězdu Bryana Adamse.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">A co by to byly za slavnosti, kdyby poslední tečkou nebyla pořádná rackárna. O tu se postarala metalová skupina ze Švédska Pain.</w:t>
+        <w:t xml:space="preserve">O pořádnou show se postaral také velký zpěvák, který si umí hrát s hlasem Vojtěch Dyk. Po Vojtovi Dykovi přišel vrchol Havířovských slavností. Lidé mohli na vlastní oči vidět a slyšet světovou hvězdu Bryana Adamse.  A co by to byly za slavnosti, kdyby poslední tečkou nebyla pořádná rackárna. O tu se postarala metalová skupina ze Švédska Pain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -493,93 +599,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-10-09-2024-16-33" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>