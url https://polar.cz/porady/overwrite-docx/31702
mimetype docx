--- v1 (2026-04-04)
+++ v2 (2026-08-28)
@@ -641,51 +641,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-10-09-2024-16-33" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-10-09-2024-16-33?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>