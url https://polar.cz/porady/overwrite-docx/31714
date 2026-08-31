--- v0 (2025-12-24)
+++ v1 (2026-08-31)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.9.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnozí členové IZS v MS kraji jsou pravidelnými dárci krve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nedostatek krve trápí snad všechny nemocnice v celé zemi a proto je každý dárce důležitý. Krevní centrum v Ostravě proto uvítalo akci členů složek Integrovaného záchranného systému "I Tobě koluje v žilách naše krev!", v rámci které přišli darovat krev.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jen v průběhu prázdnin zasahovala Zdravotnická záchranná služba MS kraje u více než 4 a půl tisíce úrazů. Byly to dopravní nehody, pády cyklistů nebo třeba úrazy při sportu. Pacienti v mnoha případech potřebovali krev, což mělo značný vliv na spotřebu konzerv v Krevním centru FN Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Jurečková, manažerka Krevního centra FNO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V ideálním případě by měla být tato zásuvka plná." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velký význam proto mají hromadné akce , jako například „I Tobě v žilách koluje naše krev!“, které se účastní IZS.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velký význam proto mají hromadné akce , jako například „I Tobě v žilách koluje naše krev!“, které se účastní IZS. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zbranek, PČR Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V létě, kdy je krve nedostatek byla po několikáté vyhlášena tahle kampaň a my jsme se rozhodli, ať nechodíme jednotlivě, že se spojíme a darujeme krev společně." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro mnohé z hasičů, záchranářů, policistů nebo vojáků nebyla tato akce nijak výjimečná, darování krve považují za běžnou součást života.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -200,127 +314,124 @@
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V tuto chvíli probíhají poslední dokončovací práce a  nyní začne domov přicházet s vybavením. Tady v tomto pokoji už  vidíte, jak bude vypadat dvoulůžkový pokoj. Máme tady polohovací postele, je  tady už nábytek. A takto budou vybaveny všechny pokoje v domově se  zvláštním režimem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Jednalo se o poměrně náročnou investici, hlavně  z důvodů času. Museli jsme stihnout dotaci, dotační podmínky. To znamená,  že jsme na to měli v podstatě rok. Museli jsme ještě stihnout projektovou  dokumentaci, takže to nebylo nic jednoduchého. Nakonec se díky pracovníkům  investičního odboru všechno podařilo. Celkově ta rekonstrukce stála 51 milionů  a máme dotaci ve výši 21 milionů. Zvýší se komfort, což jsme rádi, protože tady  předtím ty podmínky nebyly úplně ideální. Teď si myslím, že budou spokojeni jak  zaměstnanci, tak klienti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Budova prošla kompletní rekonstrukcí, přistavělo se jedno  patro, a i když se snížila kapacita, klienti tady budou mít mnohem větší  komfort.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Budova prošla kompletní rekonstrukcí, přistavělo se jedno  patro, a i když se snížila kapacita, klienti tady budou mít mnohem větší  komfort. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Vzhled té budovy vypadá také dobře. Myslím si, že když by  někdo přišel po nějaké době, tak ani nepozná, že je tam přistavěno patro  nahoru. Tvar střechy se také podařilo zachovat. Barevně jsme to udělali také  neutrální, tak aby ta budova byla tak, jako kdyby tady byla vždycky. Je to  nové, je to pěkné, tak si myslím, že bychom mohli být všichni spokojeni."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL, SPOLU), náměstek primátora  Frýdku-Místku: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Následně dojde i k takzvanému vstupu do sítě, krajské  sítě. Protože vzniká tady nová služba. To je Domov se zvláštním režimem. Tedy  pro osoby, které trpí Alzheimerem, či nějakými dalšími typy demence."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oficiálně začne domov fungovat od ledna příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oficiálně začne domov fungovat od ledna příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 11. 9. 2024 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">VÁŽNÁ DOPRAVNÍ NEHODA NA FRENŠTÁTSKU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zdravotnická záchranná služba zasahovala v úterý večer u vážné dopravní nehody nedaleko Frenštátu pod Radhoštěm. Auto tam narazilo do stromu a dvacetiletého řidiče musel s těžkým zraněním přepravit do nemocnice vrtulník.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zdravotnická záchranná služba zasahovala v úterý večer u vážné dopravní nehody nedaleko Frenštátu pod Radhoštěm. Auto tam narazilo do stromu a dvacetiletého řidiče musel s těžkým zraněním přepravit do nemocnice vrtulník. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lukáš Humpl, mluvčí ZZS MSK: “Dvacetiletý muž, jehož vozidlo narazilo do stromu u silnice, byl při vědomí. Zasahující lékaři však zjistili, že utrpěl těžké zranění hrudníku, poranění horní končetiny a vyloučit nebylo možno ani vnitřní poranění břicha.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti ze ZŠ K. Světlé měly o týden delší prázdniny</w:t>
@@ -353,68 +464,66 @@
         <w:t xml:space="preserve">Petr Ptáček, ředitel ZŠ K. Světlé: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme nová světla, máme novou elektřinu, máme nové datové rozvody, věci, které zabezpečí automatické regulování tepla. Připravuje se ještě fotovoltaická elektrárna, takže je toho hodně moc. Zřizovatel byl k nám velmi štědrý. Kromě toho, že zafinancoval tuto obrovskou rekonstrukci, tak jsme dostali 200 počítačů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem do lavic usedne 62 nových dětí. Škola musela otevřít tři první třídy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jdu poprvé do školy.” Na co se těšíš do školy? “Na jídlo.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já jdu poprvé do školy.” Na co se těšíš do školy? “Na jídlo.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Chci se naučit číst a psát a dělat matematiku. Chtěla bych být paní učitelka ve škole.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Chci se naučit číst a psát a dělat matematiku. Chtěla bych být paní učitelka ve škole.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Přišla jsem tu s mamkou a taťkou a to je můj plyšák Míša. Protože se trochu bojím, tak abych měla štěstí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přivítání prvňáků čeká ještě ZŠ Školní, kde také probíhá rekonstrukce. Děti by měly usednout do lavic 16. září. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -426,53 +535,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dobrovolníci vyvezli vozíčkáře na Lysou horu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rotariáni z Ostravy, Opavy, Frýdku-Místku a Kopřivnice zorganizovali další akci, při které na vrchol Lysé hory vyvezli vozíčkáře, kteří by se tam sami dostali jen stěží. Některé týmy to vzaly sportovně, jiné jako příjemnou procházku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce Vozíčkem ke královně Beskyd se letos konala už popáté. Po společném startu čeká na účastníky necelých 9 kilometrů k vrcholu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Akce Vozíčkem ke královně Beskyd se letos konala už popáté. Po společném startu čeká na účastníky necelých 9 kilometrů k vrcholu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Klein, Rotary club Frýdek-Místek a Kopřivnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Letos jsme vytlačili 15 vozíčkářů, pomáhalo nám zhruba 150 lidí, kteří jsou rozdělení do týmů. Každý dostane svého vozíčkáře a toho má bezpečně vyvézt nahoru a zase zpátky dolů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Macíčková, účastnice akce:</w:t>
       </w:r>
       <w:r>
@@ -800,93 +908,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-09-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>