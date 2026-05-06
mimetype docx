--- v0 (2026-01-30)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.9.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sportoviště by měly spravovat technické služby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé na zářijové schůzi vyslechli informaci o připravované jednotné správě sportovišť. Město by mělo do majetku postupně převzít i areály tělovýchovné jednoty. Správcem budou technické služby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -124,58 +239,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta koncepce nebo myšlenka převzetí sportovišť je právě založená na postupném nabývání sportovišť. To znamená, právně volné nemovitosti, které má tělovýchovná jednota ve vlastnictví, jsou dva objekty na ulici Msgr. Šrámka, kuželna ve sportovním areálu a fotbalová tribuna, kde zastupitelstvo již v červnu letošního roku schválilo smlouvu o smlouvě budoucí darovací a to za účelem, abychom ji získali pro její odstranění, neboť na těchto místech by měla stát nová multifunkční hala. A je potřeba nezapomínat na tu okolnost, že město připravuje výstavbu dalších sportovišť, kde provoz a toho správce bude potřeba taktéž řešit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedním z nich je například nová tenisová hala, která má stát na ulici Bohuslava Martinů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...6 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Podobu historické části města může ovlivnit veřejnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice nechává zpracovat studii, která navrhne podobu historické části města v oblasti ulic Tyršova a Generála Hlaďo. Vyjádřit se k ní může i veřejnost, a to prostřednictvím dotazníku.</w:t>
@@ -249,57 +356,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Ptáme se právě v tom dotazníku, jestli lidé chtějí zachovat ten historický ráz toho pojetí, nebo se přikloníme k modernějším prvkům.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marie Machková, tisková mluvčí, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dotazník existuje v elektronické podobě, je zveřejněn na síti Munipolis, odkaz na něj je na webových stránkách  města, na Facebooku a Instagramu a také je v aplikaci Nový Jičín v mobilu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dotazník bude aktivní do 15. září, poté budou podklady předány architektům. Studie by měla být hotova počátkem příštího roku a bude stát 629 tisíc korun. </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Alegorické vozy v průvodu byly zahraniční inspirací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -522,93 +622,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-13-09-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>