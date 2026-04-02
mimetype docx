--- v0 (2025-12-22)
+++ v1 (2026-04-02)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 13.9.2024, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studie letního stadionu řeší sport, parkování i volný čas</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice má na stole hotovou studii využití areálu letního stadionu. Ta řeší nejen  modernizaci samotného sportoviště, ale také volnočasové prvky a parkovací místa. Těch by tu mohla přibýt až stovka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -651,51 +751,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-13-09-2024-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>