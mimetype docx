--- v1 (2026-04-02)
+++ v2 (2026-05-21)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 13.9.2024, 18:20</w:t>
+              <w:t xml:space="preserve">13.9.2024, 18:20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -198,53 +213,52 @@
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Kromě toho je součástí studie také návrh vytvoření zhruba stovky parkovacích míst, část tady za tribunou u příjezdu z ulice Sjednocení, a další část na ulici Budovatelská, která by se rozšířila. Ale předpokládáme, že zahrádky by zůstaly zachovány, aby se nespustila nějaká panika, že chceme zrušit všem zahrádky, to určitě ne. Chceme využít část toho prostoru, který je i v územním plánu definován jako sportoviště, tak ho chceme využít jako dopravní hřiště a jako prostor pro parkování vozidel nejen návštěvníků tohoto areálu, ale samozřejmě i obyvatel přilehlé části ulice Budovatelská.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Krahula, ředitel SAK Studénka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Vzhledem k omezené kapacitě parkování před zimním stadionem jsme rádi, že se ve studii našla také nová parkovací místa, která budou vedle celého areálu, a myslím si, že jej budou využívat i lidé, kteří přijíždí na zimní stadion.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výhledově by mohlo vzniknout propojením prostoru letního a zimního stadionu velké centrum sportovních a volnočasových aktivit. V této lokalitě je také plánována stavba haly pro míčové sporty.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výhledově by mohlo vzniknout propojením prostoru letního a zimního stadionu velké centrum sportovních a volnočasových aktivit. V této lokalitě je také plánována stavba haly pro míčové sporty. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Předpokládáme, že na rok 2025 připravíme do rozpočtu částku na projektovou dokumentaci. Předpokládáme, že ta se bude tvořit zhruba rok a půl, a připravená by měla být na realizaci jednotlivých etap. To znamená, že samozřejmě nebudeme vše realizovat najednou, ale každý z těch prvků, který by tady měl v budoucnu vzniknout, tak by měl být samostatným stavebním objektem,  abychom na to mohli postupně získávat prostředky, externí i vlastní.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modernizace celého areálu proběhne postupně v následujících zhruba deseti letech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -709,65 +723,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>