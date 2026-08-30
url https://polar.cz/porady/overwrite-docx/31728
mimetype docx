--- v2 (2026-05-21)
+++ v3 (2026-08-30)
@@ -765,51 +765,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-13-09-2024-18-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-13-09-2024-18-24?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>