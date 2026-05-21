--- v0 (2026-03-21)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.9.2024, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (SPOLU/ODS), primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ta situace, co se týče té nejhorší části povodně, to znamená ohrožení života a majetku, začíná trošičku stabilizovat. Přesto všechno nás čeká ve městě spousta úkolů. Přicházejí i dobré zprávy. Já bych začal od evakuací. V tenhle okamžik už se dá říci, že určitě se nebudou rozšiřovat žádné další evakuační zóny. Naopak, lidé se budou začínat vracet už i v Přívoze, v lokalitě mezi ulicí Slovenskou a Palackého. Ta voda opadla a my tam teď už uklízíme a v zásadě ti lidé se budou moct vracet. Věřím, že během nejpozději zítřka dojde i k ukončení evakuace toho dalšího velkého celku a to je pomezí Koblova a Antošovic. To jsou za mě dobré zprávy. Dobrá zpráva je, že se nám asi před hodinou povedlo otevřít most přes Odru z Petřkovic. Zatím tedy pouze pro osobní dopravu a pro autobusy veřejné dopravy, které v tenhle okamžik ale ještě nemají kam pokračovat, protože ještě stále vyčerpáme vodu z "myší díry". Nicméně je to určitě velká pomoc, takže tady děkuji hasičům za to, že čerpali vodu v té samotné křižovatce Slovenská a Hlučínská a že se ten most povedlo zprůchodnit. Samozřejmě aktuálně už začínáme řešit škody i na našem vlastním městském majetku. Aktuálně se začínají distribuovat vysoušeče, které v tenhle okamžik máme na území, teď okamžitě k upotřebení je 40. Tam už nějaká distribuce proběhla. Včera v Ostravě proběhlo jednání vlády, kde víme, že do Moravskoslezského kraje půjde více než tisíc vysoušečů. Samozřejmě už se to bere z hmotných rezerv. V tenhle okamžik už se bavíme s krajem o tom, kolik těchto vysoušečů bude určeno i pro potřeby nás jakoby města s tím, že my je budeme dál distribuovat. Samozřejmě primárně do našich zařízení, do domu sociálních služeb, do kritické infrastruktury, do škol, abychom byli schopni opravdu nastartovat ten život ve městě. Samozřejmě za pomoci Ostravských komunikací, a tady musím říct a velice poděkovat městské policii. Probíhá monitorování těch cest, které se nám začaly vynořovat z vody. Lidé si asi všimli, že některé cesty už jsou na suchu, stále se po nich nejezdí. Tady je třeba říci, že ty cesty a ty mosty, které na nich jsou, se musí nejprve prohlédnout a teprve potom se tam může pustit automobilová doprava, a to se všechno aktuálně děje. Teďka čerstvá informace je, že byla otevřena komunikace mezi Polankou a Starou Bělou. Co se týče dopravního podniku, stále máme omezení na řadě autobusových linek, máme omezení, ale bohužel i v tramvajové dopravě. Teď na krizovém štábu jsme diskutovali i případné v rámci uklizení škod možnosti zapojení Armády České republiky, popřípadě aktivních záloh. Tady jsme se ale dohodli a myslím si, že to je fér ke zbytku regionu, vnímáme v Ostravě, že škody v okolních obcích, zejména v Opavě, v Krnově a tím směrem na ty Jeseníky jsou podstatně větší, ta situace je tam podstatně dramatičtější. Domluvili jsme se, že my jako město momentálně nebudeme chtít využívat žádnou pomoc ze strany armády ani aktivních záloh. Pokud se vrátím k těm škodám, které začínáme jako město počítat. Pro nás momentálně je velký problém poškození naší vodohospodářské infrastruktury. Víme už nyní, že máme z provozu vyřazenou ústřední čističku odpadních vod, že ty škody budou veliké. Kromě toho, že to bude drahé, tak to obnovení toho provozu bude určitě v měsíců. Máme tady nějaký odhad 4 až 5 měsíců. Samozřejmě v tento okamžik máme různé poškození komunikací a občané v Porubě si všimli, že je zavřený most přes Porubku, který je v havarijním stavu. Musíme ho nechat prohlídnout. Bude se rozhodovat o tom, jestli se na něj částečně budou auta moct pustit, eventuelně, jestli se bude muset strhnout a postavit znovu. Aktuálně máme taky po Ostravě šest škol, které jsou nějakým způsobem uzavřené. Velkým tématem včerejší návštěvy, členů vlády, je potom to dálkové spojení do Ostravy. Podařilo se zprovoznit dálnici, v tento okamžik by měla být zprovozněna až po ulici Slovenskou, nebo by se na tom mělo pracovat. To znamená, že ze strany od Bělotína, by se do Ostravy po dálnici mělo dát dostat. Jsme domluveni s Ředitelstvím silnic a dálnic a s policií, že se sem zatím stále nesměřuje kamionová doprava tak, aby se nám Ostrava neucpávala.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Boháč (STAROSTOVÉ PRO OSTRAVU), náměstek primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -147,93 +262,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-19-09-2024-17-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>