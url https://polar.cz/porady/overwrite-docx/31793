--- v1 (2026-05-21)
+++ v2 (2026-09-03)
@@ -304,51 +304,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-19-09-2024-17-44" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-112/magazin-112-19-09-2024-17-44?url=magazin-112" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>