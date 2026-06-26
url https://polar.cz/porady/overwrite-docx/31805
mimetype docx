--- v0 (2026-01-30)
+++ v1 (2026-06-26)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.9.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lidé z Charity jezdí pomáhat na Krnovsko a Bohumínsko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Velká voda přímo v Novém Jičíně výraznou škodu nenapáchala, pomoc zdejší Charity tak směřuje do oblasti Krnovska a Bohumína. Lidem vezou potraviny, čistící prostředky, ale i slova útěchy a podpory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,57 +213,50 @@
         <w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“První věc, co jsme udělali, tak jsme zjišťovali, jestli tady v místě nebude potřeba nějaké pomoci. Z krizového štábu nám bylo řečeno, že ne, že tady, co se týče Žiliny a Bludovic, tak že je to pár vytopených domů. takže jsem naši pomoc nabídli Diecézní charitě ostravsko - opavské, ta organizuje pomoc v rámci celého kraje. Ty věci, které jsme měli nachystané pro případ povodní tady u nás, tak už jsme včera jedno plné auto odvezli do Krnova, kde naše bratrská Charita byla vyplavena do dvoumetrové výšky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že tam ta situace byla fakt kritická, protože kolegům tam ze spodního patra nezbylo vůbec nic. Vezli jsme jim tam včera dvacet litrů polévky, tak za to byli rádi, to bylo jejich první teplé jídlo po třech dnech.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">    </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Pracovníci Charity budou na sever Moravy vyrážet, dokud to bude potřeba. Na webových stránkách je zveřejněn seznam potřebných věcí, které mohou lidé přinášet v rámci vyhlášené sbírky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Brož, ředitel Charity Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V těch dalších fázích, si myslím, že bude zapotřebí spíše té techniky, ať už to budou vapky, elektrocentrály, protože oni tam nikde nemají proud, takže elektrocentrály a různé vodní vysavače.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednu elektrocentrálu se už novojičínské Charitě, díky pomoci přátel, podařilo dostat i ke kolegům do Krnova.  </w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -176,53 +284,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín patřil fanouškům deskových her. Ti na čtyři  dny obsadili Středisko volného času Fokus. Konalo se tu jedno z největších Deskohraní  v České republice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nad logickými, taktickými a zábavnými hrami si ve Středisku volného času Fokus lámalo ve čtvrtek a pátek hlavu více než tisíc školáků, o víkendu patřila tato herní aréna veřejnosti. Konal se tu 6. ročník Deskohraní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Pustka, pořadatel Deskohraní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Letošní rok je přihlášeno rekordní množství dětí, celkem aktuálně je to 1 248 dětí. Hraje se ve všech třech patrech, letošní rok máme osm herních místností, protože ve špičce je tady najednou nějakých 350 až 400 dětí, tak ať se rozprostřou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Letošní rok je přihlášeno rekordní množství dětí, celkem aktuálně je to 1 248 dětí. Hraje se ve všech třech patrech, letošní rok máme osm herních místností, protože ve špičce je tady najednou nějakých 350 až 400 dětí, tak ať se rozprostřou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastníci akce: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hrajeme Kamionem po Evropě, je to dobrá hra a trvá to tedy hodně dlouho to hrát, hraje s malýma kamionkama.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mě ta hra celá baví, je to dobrá hra. Třeba, když stoupneš na to žluté políčko, tak si vezmeš kartu a tam jsou úkoly.” </w:t>
       </w:r>
     </w:p>
@@ -252,56 +359,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Různé hry, ty oblíbené nebo i úplné novinky, tu prezentovalo více než deset deskoherních společností, těch největších, které v České republice působí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Pustka, pořadatel Deskohraní: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“K vyzkoušení je tady přibližně až tři sta her s tím, že je tady přibližně kolem čtyřiceti promotérů ve špičce, připravených pomoci s vysvětlováním a podobně. Hry jsou určené pro všechny věkové kategorie, pro děti ze škol a školek, a samozřejmě na odpoledne a na víkend máme nachystané hráčské hry na mnoho hodin složité. A máme tady i hry, které ty společnosti teprve připravují. Lidé tady mohou vyzkoušet prototyp a říct si k němu své postřehy.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sám Josef Pustka má více než šest stovek stolních her. Ve Fokusu vede i zájmový kroužek Deskohraní, ten se po letní pauze znovu rozběhne začátkem října.   </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Špinavé kontejnery projely myčkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -339,55 +440,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Tichý, ředitel TSM Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Každý rok oblast střídáme, v tomto podzimním cyklu jsme se zaměřili na čištění odpadních nádob v městské památkové rezervaci, a potom se věnujeme dalším okolním ulicím.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jednoduše řečeno “myčku” na kontejnery  jsem tak mohli vidět třeba i na Riegrově ulici. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem je ve městě těchto klasických odpadních nádob na směsný komunální odpad  498 kusů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Úspěšná rodačka vypráví příběhy realistickými obrazy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V prostorách bašty vystavuje malířka, jejíž obrazy jsou zastoupeny i v Národní galerii v Praze. Jedná se o novojičínskou rodačku, představitelku hyperrealismu, Blanku Valchářovou.</w:t>
@@ -417,53 +513,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Blanka Valchářová se věnuje hyperrealistická malbě, na Akademii výtvarných umění v Praze ji v tomto směru ovlivnil profesor Zdeněk Beran. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Valchářová, malířka a restaurátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Než vůbec začnu malovat, tak na mě musí něco zapůsobit, aby mě to oslovilo, a člověk se pak do toho ponoří. A buď si chystám fotografii, takže nafotím třeba více fotografií nějakého tématu, a pak si z toho vyberu A něco mám v reálu, jako třeba zátiší mám reálné a mám ho i ve fotografii. A také portréty, toho portrétovaného mám vyfotografovaného a také mi potom sedí modelem.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Její obrazy většinou vznikají na základě prožitého příběhu, a to je i případ portrétu jejího tatínka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Její obrazy většinou vznikají na základě prožitého příběhu, a to je i případ portrétu jejího tatínka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jiným cyklem obrazů vypráví příběh biblické královny Ester. V přízemí bašty mohou návštěvníci vidět skicu Ester I, teprve dívky, které se připravuje na svatbu s králem. V horním patře je Ester IV, už královna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Valchářová, malířka a restaurátorka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Tam je takový příběh, ona šla orodovat za židovský národ, král ji vyslyšel a ona ten národ zachránila. Jsou to gesta rukou, která o tom vypovídají.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -587,93 +682,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-20-09-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>