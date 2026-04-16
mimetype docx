--- v0 (2025-12-31)
+++ v1 (2026-04-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.9.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Nové Vsi musely být volby přemístěny do nezatopené části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V pátek ve 14 hodin se otevřely volební místnosti po celém kraji, a odstartovaly krajské a senátní volby. V místech, která byla silně zasažena povodněmi, ale čelili velkým výzvám. Například v Ostravě-Nové Vsi, která je stále z části po vodu, bylo nutné volební místnost narychlo přemístit.--</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,61 +349,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopravní situace se po celém kraji stále zlepšuje a postupně se daří zprůjezdňovat další komunikace. Dálnice D1 je ale bohužel stále uzavřená od Ostravy směrem na Polsko. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Ačkoliv bych velice rád, přesně řekl všem, kdy pustíme D1 kolem km 370, tak to říct nemohu, protože ještě stále proudí voda sem na dálnici. I když čerpáme, proud je pořád citelný."</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Těšínské jatky byly pod vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Záplavy poničily výrobní stroje v provozovně Těšínských jatek. Část výroby se přesunula do náhradního menšího provozu v Jablunkově. Na pultech tak budou některé produkty chybět, plné zásobování se v regionu obnoví až za několik týdnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -434,124 +538,121 @@
         <w:t xml:space="preserve">Pavlína Stankayová (KDU-ČSL), starostka  Ostravice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "U nás převážně to byly zatopené sklepy, ale spadly i nějaké  mosty, cesty a některé lokality jsou odříznuté. Takže lidé se nemohou odtamtud  dostat auty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Novák (Nezávislí  za Sviadnov), starosta obce Sviadnov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ta voda nás zasáhla nejvíce mezi 7. a 8. hodinou ráno  v neděli, kdy teklo Ostravicí 770 cm za vteřinu. Museli jsme  zavřít vrchní část cyklostezky po ulici Hálkova do Místku a pak jsme čekali,  jestli se voda bude zvyšovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podemleté cesty, popadané stromy i vyvrácené sloupy  elektrického vedení. Některá zasažená místa tak byla i dlouhé hodiny bez  elektřiny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podemleté cesty, popadané stromy i vyvrácené sloupy  elektrického vedení. Některá zasažená místa tak byla i dlouhé hodiny bez  elektřiny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Baďura  (Pro Paskov a Oprechtice), starosta obce Paskov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Větší škody možná vznikly tam, kde jsme to nečekali. Stokem  vody z polí. Díky tomu, že ta pole jsou rozsáhlá a ta voda se tam začala  hromadit, tak tam také se zatopily zahrady a přízemí a sklepy domů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obce se ale všeobecně shodují, že od větších katastrof je  ochránila dostatečná protipovodňová opatření, která se za řadu let  v Beskydech a podél řeky Ostravice vybudovala.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obce se ale všeobecně shodují, že od větších katastrof je  ochránila dostatečná protipovodňová opatření, která se za řadu let  v Beskydech a podél řeky Ostravice vybudovala. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké, 20. 9. 2024, 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">DALŠÍ POMOC OBCÍM V MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj pošle dalším 22 obcím půlmilionovou pomoc, celkem 11 milionů korun. Peníze by obce měly obdržet do pondělka. Zajišťovací fond kraje tak dosud poskytl obcím 20 milionů korun, přičemž na krizové situace měl kraj v tomto fondu vyčleněno 108 milionů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">VYPROŠTĚNÍ LÁVKY V HL. ŽIVOTICÍCH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hasiči zasahovali během pátku v Hladkých Životicích, kde úspěšně vyprostili lávku z Husího potoku. Na akci se podílely také jednotky ze stanic Bílovec a Nový Jičín. V téže oblasti hasiči s pomocí navijáku vytáhli z koryta mohutný strom, který blokoval volný průtok vody a také průjezd po blízké komunikaci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Horní suché odhalili pamětní desku k důlnímu neštěstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">U skipové věže v areálu bývalého Dolu František byla nově instalována pamětní deska se jmény horníků, kteří zahynuli při důlní nehodě. Zavzpomínat na své kolegy přišli i bývalí horníci.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -712,93 +813,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-09-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>