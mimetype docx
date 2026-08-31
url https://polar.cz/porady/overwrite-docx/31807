--- v1 (2026-04-16)
+++ v2 (2026-08-31)
@@ -855,51 +855,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-09-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-09-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>