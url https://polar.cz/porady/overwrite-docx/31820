--- v0 (2025-12-25)
+++ v1 (2026-04-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.9.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovské technické služby pomáhají Krnovu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovské technické služby neřeší jen následky, které napáchala voda ve městě, ale jsou i solidární. S technikou a humanitární pomocí se nabídli zcela zničenému Krnovu. Ve městě budou odklízet následky, dokud to bude potřeba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,53 +348,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov se opět připojil k Evropskému týdnu mobility a Evropskému dni bez aut. Hlavní program se konal na náměstí Republiky. Tématem letošní kampaně byl „Náš společný prostor“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žáci škol se v pátek zapojili do Evropského týdne mobility. Osvětová kampaň má vždy poukázat na problém s narůstající automobilovou dopravou a zároveň nabídnout alternativní možnosti. Děti nejdříve na náměstí přivítalo vedení radnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Slonina, moderátor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Letos takovým styčným tématem je "Náš společný prostor". Takže jsme veškeré disciplíny, soutěže, zábavu volili tak, aby si děti uvědomily, že ten prostor je náš společný a pokud v něm chceme žít, tak se o něho musíme i starat. Důležité je, aby děti vyzkoušely nové sportovní zážitky, aby se třeba začaly věnovat novým sportům, odhalily tady nové koníčky. Řekl bych, že takovou velkou a důležitou součástí letošního ročníku bylo právě zaměření na koníčky a to i živé, protože nám tady Jezdecký klub Havířov připravil takovou osvětovou louku plnou disciplín nazvanou “Jak je důležité mít svého koníčka”, taková parafráze, která nám to hezky spojuje letos. Možná bych ještě vypíchl jednu specialitu, kterou tady máme v Havířově už několik let a sice soutěž pro školáky. Jmenuje se Adam a Eva, tentokrát Adam a Eva neplýtvají energií, máme to naladěné na elektromobilitu a na tu zdravou mobilitu na kolech a podobně. Adam a Eva nám plní dnes dvě stěžejní disciplíny. Musí zvládnout sedm metrů vylézt do výšky a druhá je taková běhavější.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Letos takovým styčným tématem je "Náš společný prostor". Takže jsme veškeré disciplíny, soutěže, zábavu volili tak, aby si děti uvědomily, že ten prostor je náš společný a pokud v něm chceme žít, tak se o něho musíme i starat. Důležité je, aby děti vyzkoušely nové sportovní zážitky, aby se třeba začaly věnovat novým sportům, odhalily tady nové koníčky. Řekl bych, že takovou velkou a důležitou součástí letošního ročníku bylo právě zaměření na koníčky a to i živé, protože nám tady Jezdecký klub Havířov připravil takovou osvětovou louku plnou disciplín nazvanou “Jak je důležité mít svého koníčka”, taková parafráze, která nám to hezky spojuje letos. Možná bych ještě vypíchl jednu specialitu, kterou tady máme v Havířově už několik let a sice soutěž pro školáky. Jmenuje se Adam a Eva, tentokrát Adam a Eva neplýtvají energií, máme to naladěné na elektromobilitu a na tu zdravou mobilitu na kolech a podobně. Adam a Eva nám plní dnes dvě stěžejní disciplíny. Musí zvládnout sedm metrů vylézt do výšky a druhá je taková běhavější.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tato akce je tady, protože je den mobility a znamená to, aby lidé nejezdili v autech, aby více sportovali. Já a spor? Pro mě sport znamená hodně. Já sám hraji fotbal za Horní Suchou. Jsem brankář. Včera jsme měli zápas. Sice jsme prohráli 13:8, prostě jsme nehráli dobře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
@@ -459,93 +573,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-22-09-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>