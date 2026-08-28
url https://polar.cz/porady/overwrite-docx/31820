--- v1 (2026-04-12)
+++ v2 (2026-08-28)
@@ -615,51 +615,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-22-09-2024-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-22-09-2024-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>