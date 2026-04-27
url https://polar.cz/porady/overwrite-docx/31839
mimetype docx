--- v0 (2026-02-09)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.9.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Následky povodní v MOb Ostrava-Jih</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Celý minulý týden se kvůli víkendovým povodním nesl v duchu vypořádávání se s jejich následky a uklízení. V městském obvodě Ostrava-Jih nebyla situace tak kritická jako v jiných částech města nebo kraje. Zábřežští dobrovolní hasiči tak například pomáhali v Nové Vsi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -276,53 +391,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Je  to jediný volební okrsek v rámci obvodu, který není v úředních  prostorách, není ve škole. Je to významné kulturní místo a máme tady 2 volební  okrsky 106 a 107. Vlastně se to historicky vztahuje k té Jubilejní kolonii,  kdy se zde pořádala výstavba pro tyto lidi. Do těchto okrsků patří lidé jak  z rodinných domků, za ulicí Závodní – to jsou starousedlíci, a potom tu  jsou lidé, kteří bydlí, právě v té jubilejní kolonii.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Při volbě do krajského zastupitelstva zvažovali občané  hlavně současnou povodňovou situaci nebo zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, obyvatelé MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Je něco, co si  myslíte, že v MS kraji chybí?“ – „Tak v současné chvílí kvůli  situaci, která probíhala, bych řekla, že obecně zmiňovaná přehrada  v Nových Heřmínovech.“</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, obyvatelé MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Myslím si, že máme určitě velké rezervy, co se školství  týče, hlavně tedy vybavení škol. Třeba naše základní škola, kde jsme teď začali  chodit, vypadá jako před 20 lety. Zdravotnictví určitě taky, protože tady se  domluvit s nějakým specialistou, to je na půl roku nebo třičtvrtě roku  čekání a to si myslím, je hrozné.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -432,93 +544,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-24-09-2024-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>