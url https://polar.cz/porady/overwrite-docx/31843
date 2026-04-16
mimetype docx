--- v0 (2026-02-07)
+++ v1 (2026-04-16)
@@ -1,93 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.9.2024, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orlovský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sraz auto moto-veteránů přilákal do Orlové stovky návštěvníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V neděli 22. září ožilo staré náměstí v Orlové 1 setkáním auto-moto veteránů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlasta Ulbrichová, předsedkyně spolku Václavka: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na náměstí se nám v tuto chvíli sešlo asi 130 aut a 90  motocyklů. Stále se chodí někteří ještě registrovat a přijíždějí. Dnešní  program je postavený tak, že měli jsme tady několik zajímavých rozhovorů s  členy klubu z vojenské techniky a někteří naši účastníci nám tady poskytli  rozhovor. Měli jsme tady vystoupení flamenco tance Sevillanas. Za nějakou  chvíli budeme oceňovat v kategoriích nejstarší auto, moto, které tady je, cenu kreativity, předválečné a poválečné vozy a cenu diváků. Udělali jsme  takovou anketu. My jsme se domluvili i s Hnízdem, které tady má své stanoviště  a vznikla tady taková sbírka humanitární pomoci. A lidé opravdu nosí. Mají už  plno, takže se to teď bude odvážet. Tak za to moc děkujeme. Alespoň tímto  způsobem se snažíme trošku podpořit tu situaci, která je."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akce přilákala  řadu milovníků historických vozidel, kteří obdivovali jak historický autobus,  tak samotné veterány.</w:t>
+        <w:t xml:space="preserve"> Akce přilákala  řadu milovníků historických vozidel, kteří obdivovali jak historický autobus,  tak samotné veterány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Líbí se  nám tady je to pěkné, kousek vybraný, Corvette by se mi líbila. Je to  perfektní. Jako je to krása vidět ty staré auta pohromadě. Já jsem měl Kdysi  Fiata 850 Sport a tam stojí. Tak to bych řekl, že to je můj favorit. Fiat 500."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vrcholem  celé akce byla spanilá jízda veteránů městem Orlová s cílem v Dolní Lutyni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -184,93 +298,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/orlovsky-miniexpres/orlovsky-miniexpres-25-09-2024-16-50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>