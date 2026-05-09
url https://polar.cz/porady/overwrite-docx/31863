--- v0 (2026-01-29)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.9.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sousedský festival uzavřel Husovu ulici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sousedská slavnost “Zažít město jinak” se letos v Novém Jičíně konala potřetí -  a do třetice na jiném místě. Tentokrát obsadila a uzavřela i část Husovy ulice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,58 +411,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Štreit, sociolog, pedagog a fotograf:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Žiju  krásný život a lásku, takže to zase můžu dát dál.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava fotografií Jindřicha Štreita “Láska překoná všechno” bude ve vstupu novojičínské radnice k vidění do 8. listopadu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...6 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Křída vnesla do centra více pestrosti a pozvala do Fokusu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti si užily hodinu kreslení v centru města. Pomalovat mohly plochu náměstí. Dodat na ni mohly to, co v historickém jádru chybí - více přírody. Akce Křída byla ale především tradiční pozvánkou do kroužků Střediska volného času Fokus.</w:t>
@@ -363,53 +470,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Vindišová, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pomocí křídy se pokusíme namalovat obrázky, především to, co nám tady na náměstí chybí, to znamená zvířátka, rostliny, co děti napadne.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Táňa Slavíková, učitelka oddělení Orlíci z mateřské školy v Loučce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“My jsme přišli z mateřské školy Loučka, jsme oddělení Orlíci, a tak jsem si přinesli šablony orlíků.”    </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“My jsme přišli z mateřské školy Loučka, jsme oddělení Orlíci, a tak jsem si přinesli šablony orlíků.”     </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Vindišová, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to taková akce před zahájením našeho školního roku ve Fokusu, začínáme v pondělí 23. září, tak se na všechny moc těšíme. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">děti z mateřských škol:</w:t>
       </w:r>
     </w:p>
@@ -432,55 +538,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Namaluji moji rodinu.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Vindišová, SVČ Fokus Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letos otevíráme opět kroužky pro všechny věkové kategorie, takže od těch nejmenších, pro děti ve věku od tří let, až po seniory. Máme více než 120 kroužků sportovních, technických, estetických, dramatických, výtvarných, tanečních, takže ta škála je tak široká, že věříme, že si vybere každý a už teď se na všechny těšíme.”       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novinkami v nabídce jsou například šachy nebo setkávání pro začínající včelaře s názvem Cesta k medu. Kromě toho připravuje Fokus i další akce pro veřejnost, teď na podzim třeba Drakiádu na Skalkách a spolupráce na organizaci Běhu parkem ve Smetanových sadech. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -555,93 +656,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-27-09-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>