--- v0 (2026-01-02)
+++ v1 (2026-04-09)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.9.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Po povodni pomáhají v Petrovicích u Karviné i odsouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I odsouzení z karvinské věznice se aktivně zapojili do pomáhání městům, obcím a firmám v odstraňování škod po povodních. Jedna ze skupin momentálně pomáhá v Petrovicích u Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Víkendová povodeň napáchala v Petrovicích u Karviné spoustu škod, a to i na obecním majetku. pomáhá každý kdo může, ruku k dílu přiložili i odsouzení z karvinské věznice. Jde o odsouzené, kteří si odpykávají trest za mřížemi za nenásilné trestné činy jako jsou krádeže nebo maření výkonu úředního rozhodnutí. Tady v Petrovicích místním pomáhají všude tam, kde je potřeba.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Víkendová povodeň napáchala v Petrovicích u Karviné spoustu škod, a to i na obecním majetku. pomáhá každý kdo může, ruku k dílu přiložili i odsouzení z karvinské věznice. Jde o odsouzené, kteří si odpykávají trest za mřížemi za nenásilné trestné činy jako jsou krádeže nebo maření výkonu úředního rozhodnutí. Tady v Petrovicích místním pomáhají všude tam, kde je potřeba. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Melek, pracovník údržby a kanalizace Petrovice u Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jedna skupina tady nakládá recyklát, pak se to převeze na tu poškozenou komunikaci, kde se to vysype a druhá skupinka to hned rozhrne, ať je to pěkně udělané."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další skupina zase uklízí břehy slepého ramene Petrůvky, odstraňuje nánosy a větve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -94,53 +208,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Lebiedzik (BEZPP), starosta Petrovic u Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My si samozřejmě této pomoci nesmírně vážíme, protože ty povodně, které nás postihly sebou přinesly spoustu negativních věcí v podobě poničených cest a různých prostor, které obce spravuje. Jsme rádi za každou pomoc, protože té práce je hodně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odsouzení z karvinské věznice od začátku pomáhají kromě Petrovic u Karviné i v Bohumíně, Krnově a nápomocni byli i při  úklidu v Těšínských jatkách. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odsouzení z karvinské věznice od začátku pomáhají kromě Petrovic u Karviné i v Bohumíně, Krnově a nápomocni byli i při  úklidu v Těšínských jatkách.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velkokapacitní čerpadla jsou postupně odpojována</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -215,61 +328,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava také připravila pro majitele domků, kteří měli zatopené obytné prostory a ne pouze sklepy či garáže, okamžitou pomoc ve výši 20 tisíc kč. K případům se bude přistupovat individuálně po dohodě s městským obvodem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 9. 2024 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KOKSOVNY MUSÍ VYŘEŠIT LIKVIDACI ODPADNÍ VODY</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Josef Bělica (ANO), hejtman: “Pokud budou vypouštět odpadní vody a nemají zajištěnu likvidaci, mohlo by dojít k ekolog. škodám vysokého rozsahu. Pokud tomu nezabrání, jsem připraven podat trestní oznámení.”</w:t>
+        <w:t xml:space="preserve">KOKSOVNY MUSÍ VYŘEŠIT LIKVIDACI ODPADNÍ VODY Po  poškození ústřední čistírny odpadních vod v Ostravě-Přívoze povodněmi řeší hejtmanství co se splašky. Většina odpadních vod z města totiž nyní odtéká přímo do řeky Odry. Například Ostravské Koksovny se musí vyjádřit, jakým způsobem bude vypouštět odpadní vody. Josef Bělica (ANO), hejtman: “Pokud budou vypouštět odpadní vody a nemají zajištěnu likvidaci, mohlo by dojít k ekolog. škodám vysokého rozsahu. Pokud tomu nezabrání, jsem připraven podat trestní oznámení.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Jičínce opravili lávku, která zvládne i stoletou vodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -451,67 +554,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všech 30 návrhů studentů si budete moci prohlédnout na Dnech architektury na výstavě ve Slezance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 9. 2024 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">OPAVA VYPLATÍ POVODNĚMI POSTIŽENÝM 20 TIS. KČ</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">pohonné hmoty v MS kraji během týdne opět zlevnily. Litr benzinu Natural 95   stojí v průměru  35,27 Kč, před týdnem byl o 29 haléřů dražší. A zlevnila také nafta, o 13 haléřů,  litr teď stojí průměrně 33,52 Kč. Údaje zveřejňuje  společnost CCS.</w:t>
+        <w:t xml:space="preserve">OPAVA VYPLATÍ POVODNĚMI POSTIŽENÝM 20 TIS. KČ Opavský magistrát vyplatí okamžitou finanční pomoc 20.000 korun každé domácnosti postižené povodněmi. Úředníci už vyrazili do terénu, kde budou se zájemci žádosti řešit. Rozhodnutí schválila rada. Celkem na tuto pomoc město vyčlenilo 34 milionů korun.  POHONNÉ HMOTY V MS KRAJI ZLEVNILY pohonné hmoty v MS kraji během týdne opět zlevnily. Litr benzinu Natural 95   stojí v průměru  35,27 Kč, před týdnem byl o 29 haléřů dražší. A zlevnila také nafta, o 13 haléřů,  litr teď stojí průměrně 33,52 Kč. Údaje zveřejňuje  společnost CCS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava je pro všechny vzorem pro výchovu talentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -665,93 +752,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-09-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>