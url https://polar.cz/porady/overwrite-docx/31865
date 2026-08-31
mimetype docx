--- v1 (2026-04-09)
+++ v2 (2026-08-31)
@@ -794,51 +794,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-09-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-09-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>