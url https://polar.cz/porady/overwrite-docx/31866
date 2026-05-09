--- v0 (2026-01-29)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.9.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velkokapacitní čerpadla jsou postupně odpojována</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Likvidace následků povodně stále pokračuje. V Ostravě-Nové Vsi klesla hladina natolik, že některá velkokapacitní čerpadla už musela být odpojena a voda se čerpá pomocí menších přenosných zařízení. Pod vodou zůstává už pouze poslední ulice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,53 +284,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Je  to sponzorským darem a jsou to fungl nové lednice a pračky, zítra  přijede ještě další kamion, ať ti lidé potom až se můžou  vrátit do svého obydlí, ať si můžou alespoň v té ledničce  otevřít to pivo.   Na  pomoc obcím přijíždějí i dobrovolníci po koordinaci s vedením  obcí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Marie  Cuhrová, dobrovolnice, Praha: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem přijela teprve včera,  přijela jsem z Prahy, protože samozřejmě koukám na zprávy a  vidím, jak to tady vypadá hrozně a chtěla jsem něco taky udělat  a zatím jsme vyklízeli sklepy a pak jsme dělali evidenci, čehož  jsem se taky zúčastnila, takže jsme chodili barák do baráku,  ptáme se lidí, jak na tom jsou, abychom potom mohli jim pomoci.  Dneska vyklízíme v Zadní Vsi jeden dům, kde paní měla prostě  půl metru vody, takže všude je spoustu bahna a uklízíme to bahno  a teď jsem dělat vapkování.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Problémy  s kanalizací vadí v současnosti i ve velmi postižených  Karlovicích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Problémy  s kanalizací vadí v současnosti i ve velmi postižených  Karlovicích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">  Jarmila  Helekalová (nez.), starostka Karlovic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak v Karlovicích teď  nejvíc postrádáme kanalizaci, takže řeším obnovu naší  vakuové kanalizace, řešíme obnovení funkce čističky odpadních  vod, která byla zaplavená a uvidíme, kdy všechno bude v provozu,  chtěli bychom, aby co nejdřív. Pitná vody vypadá, že do třech  týdnů bude, takže budeme se modlit, aby to tak bylo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Každá  obec řeší specifické problémy, všechny však potřebují  techniku pro velké pozemní opravy, demolice a úklidy skládek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,98 +347,81 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Veškerou  pomoc je nutně potřebné koordinovat s krizovými štáby obcí a  směřovat na konkrétní místa či konkrétním lidem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 9. 2024 17.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">VELKÁ VODA ZAPLAVILA SKLAD PYROTECHNIKY V OSTRAVĚ</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+        <w:t xml:space="preserve">VELKÁ VODA ZAPLAVILA SKLAD PYROTECHNIKY V OSTRAVĚ Nedávná povodeň zaplavila také sklad pyrotechniky v Ostravě. Teď se ukázalo, že hrozí nebezpečí aktivace, proto je sklad pod dohledem a 60 tun pyrotechniky se bude likvidovat. Tomáš Kužel, ředitel KŘ PČR: “Dle vyjádření pyrotechniků je určitě riziko znovu aktivace pyrotechnické nálože. Proto je nutné ji zkrápět, aby byla nepoužitelná, a pak všech 60 tun bude nutné zakopat na bezpečném místě.”  ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Po povodni pomáhají v Petrovicích u Karviné i odsouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I odsouzení z karvinské věznice se aktivně zapojili do pomáhání městům, obcím a firmám v odstraňování škod po povodních. Jedna ze skupin momentálně pomáhá v Petrovicích u Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Víkendová povodeň napáchala v Petrovicích u Karviné spoustu škod, a to i na obecním majetku. pomáhá každý kdo může, ruku k dílu přiložili i odsouzení z karvinské věznice. Jde o odsouzené, kteří si odpykávají trest za mřížemi za nenásilné trestné činy jako jsou krádeže nebo maření výkonu úředního rozhodnutí. Tady v Petrovicích místním pomáhají všude tam, kde je potřeba.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Víkendová povodeň napáchala v Petrovicích u Karviné spoustu škod, a to i na obecním majetku. pomáhá každý kdo může, ruku k dílu přiložili i odsouzení z karvinské věznice. Jde o odsouzené, kteří si odpykávají trest za mřížemi za nenásilné trestné činy jako jsou krádeže nebo maření výkonu úředního rozhodnutí. Tady v Petrovicích místním pomáhají všude tam, kde je potřeba. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Melek, pracovník údržby a kanalizace Petrovice u Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jedna skupina tady nakládá recyklát, pak se to převeze na tu poškozenou komunikaci, kde se to vysype a druhá skupinka to hned rozhrne, ať je to pěkně udělané."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další skupina zase uklízí břehy slepého ramene Petrůvky, odstraňuje nánosy a větve.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -344,53 +441,52 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marian Lebiedzik (BEZPP), starosta Petrovic u Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">My si samozřejmě této pomoci nesmírně vážíme, protože ty povodně, které nás postihly sebou přinesly spoustu negativních věcí v podobě poničených cest a různých prostor, které obce spravuje. Jsme rádi za každou pomoc, protože té práce je hodně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Odsouzení z karvinské věznice od začátku pomáhají kromě Petrovic u Karviné i v Bohumíně, Krnově a nápomocni byli i při  úklidu v Těšínských jatkách. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Odsouzení z karvinské věznice od začátku pomáhají kromě Petrovic u Karviné i v Bohumíně, Krnově a nápomocni byli i při  úklidu v Těšínských jatkách.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Jičínce opravili lávku, která zvládne i stoletou vodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -472,67 +568,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na základě těchto prohlídek došlo v létě k demolici mostku v Loučce, který byl v havarijním stavu, a ještě letos půjde k zemi i lávka přes Jičínku u ulice Novosady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 9. 2024 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">ZLODĚJE CHYTILI V OSTRAVĚ PŘI VLOUPÁNÍ</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Klíčový koridorový úsek z Ostravy-Svinova přes Bohumín do Dětmarovic bude v provozu od sobotního odpoledne. Správě železnic se podařilo urychlit opravy po nedávných povodních. Jedí se už také mezi Opavou a Štítinou.</w:t>
+        <w:t xml:space="preserve">ZLODĚJE CHYTILI V OSTRAVĚ PŘI VLOUPÁNÍ Policisté zadrželi 34letého muže při pokusu vypáčit pokladnu v kavárně v centru Ostravy. Po výzvě hlídky zanechal svého činu a byl na místě zatčen. Ukázalo se, že má na svědomí i další vloupání do aut, kdy během srpna kradl peněženky, platební karty a další cennosti z vozidel po celé Ostravě. Celková škoda přesahuje 70 tisíc korun, hrozí mu až tři roky vězení.  KORIDOR SE SVINOVA DO DĚTMAROVIC V PROVOZU OD SOBOTY Klíčový koridorový úsek z Ostravy-Svinova přes Bohumín do Dětmarovic bude v provozu od sobotního odpoledne. Správě železnic se podařilo urychlit opravy po nedávných povodních. Jedí se už také mezi Opavou a Štítinou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné veřejně četli lidem známé osobnosti, konala se Noc literatury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -545,75 +625,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Veřejné čtení se uskutečnilo v pobočce v Karviné-Fryštátě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Kukrechtová, ředitelka RKK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jedná se o to prezentovat na netradičních místech českou a světovou literaturu a vesměs budou číst známé osobnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prvním ze známých osobností města, který zahájil sérii veřejného čtení v rámci Noci literatury a zřejmě také odstartoval novou tradici knihovny, byl tajemník města Roman Nogol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prvním ze známých osobností města, který zahájil sérii veřejného čtení v rámci Noci literatury a zřejmě také odstartoval novou tradici knihovny, byl tajemník města Roman Nogol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Nogol, tajemník MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem strašně rád, že se můžu ponořit do jedné atmosféry z té každodenní reality je kniha pro mě něčím, co mě nutí přemýšlet jinak, o jiných věcech, probouzí fantazii a přináší klid. Všem doporučuji se těchto akcí zúčastňovat a jsem rá,  že se do těchto aktivit knihovna zapojila."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K oblibě Noci literatury přispívá také skvělá interpretace textů v podání předních českých herců a hereček, tady v Karviné se tohoto úkolu zhostili hosté z Těšínského divadla.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">K oblibě Noci literatury přispívá také skvělá interpretace textů v podání předních českých herců a hereček, tady v Karviné se tohoto úkolu zhostili hosté z Těšínského divadla. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -688,93 +766,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-09-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>