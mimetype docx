--- v0 (2026-03-29)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.9.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pochod pro seniory šel z Lískovce do Sedlišť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek obnovil oblíbenou akci Pochod pro seniory. Začalo se podzimním výšlapem z Lískovce do Sedlišť, kterého se účastnilo několik desítek aktivních seniorů. Cílem akce je motivovat seniory k pohybu a také jim nabídnout možnosti setkávání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
         <w:t xml:space="preserve">Anketa: 2.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ať se hýbeme." – Co říkáte na to, že se obnovila ta akce?  Pochod pro seniory? – "Já jdu podruhé a je to dobré."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 3.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Procházka hezká." – Co říkáte na to, že se ta akce obnovila?  – "Je to dobré. Je to pro lidi, ať se pohybují." – Chodíte pravidelně? Vidím, že  jste vybavená, kam chodíte? – "Já nechodím pravidelně, ale tady jsem poprvé." –  Ale pravidelně, kde třeba vycházkujete? – "My všude, my chodíme i do Řepišť,  kolem Olešné, prostě si tak vyjdeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organizátoři měli pro účastníky připraveno také doplnění  tekutin a zajištěna byla i zdravotnická podpora od Českého červeného kříže  Frýdek-Místek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Organizátoři měli pro účastníky připraveno také doplnění  tekutin a zajištěna byla i zdravotnická podpora od Českého červeného kříže  Frýdek-Místek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Těší mě, že se povedlo po covidové pauze obnovit pochody pro  seniory. Tento podzimní pochod bude dneska tady z Hájku a povede do  Sedlišť, kde se budou moci potom senioři občerstvit v Lašské jizbě. A  další pochod pro seniory potom plánujeme na jaře. Tam vždycky ta trasa byla  kolem Olešné. Takže už nyní můžu říct, že opravdu se s tím jarním termínem  počítá."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: 4.) </w:t>
       </w:r>
       <w:r>
@@ -141,53 +255,52 @@
         <w:t xml:space="preserve">Anketa: 5.)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Na Olešnou, na 4,5 km, které budou doufám zase v tom  květnu, tak jak to bylo před covidem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcel Sikora (KDU-ČSL/SPOLU), náměstek primátora  Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem velmi rád, že se tady senioři sešli. Že tady chtějí  navázat i nová přátelství, potkají se i se svými známými a samozřejmě udělají i  něco pro zdraví, což je také cíl radnice, aby senioři ve Frýdku-Místku zdravě  stárli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pochody pro seniory pořádalo ve Frýdku-Místku od roku 2013  Centrum denních služeb Domovinka, covidové období ale akce přerušilo. Nyní ji  opět obnovil přímo magistrát ve spolupráci se sociálním odborem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pochody pro seniory pořádalo ve Frýdku-Místku od roku 2013  Centrum denních služeb Domovinka, covidové období ale akce přerušilo. Nyní ji  opět obnovil přímo magistrát ve spolupráci se sociálním odborem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek prodal budovy bývalé městské policie v licitaci za 22,5 milionu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -199,97 +312,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soubor dvou budov na třídě T. G. Masaryka ve Frýdku-Místku  nabídlo město k prodeji. V přízemí jsou nájemní prostory.  V patře sídlila v minulosti řadu let městská policie. Magistrát  zvolil jako formu prodeje těchto nemovitostí licitaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme v souladu s pravidly dobrého hospodáře  nabídli tyto objekty k prodeji formou licitačního řízení. Do té licitace  se přihlásily dva subjekty, z čehož jeden udělal příhoz a jako vítěz  licitace byl doporučen radou a pak zastupitelstvu ke chválení, aby s ním  byla zavřena smlouva."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhý zúčastněný v licitaci nepřihodil, ale později  dodatečně písemnou formou městu nabídl o 1,5 milionu korun více. Město se ale  rozhodlo držet pravidel licitace, což kritizovali opoziční zastupitelé, podle  kterých město odmítá peníze navíc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhý zúčastněný v licitaci nepřihodil, ale později  dodatečně písemnou formou městu nabídl o 1,5 milionu korun více. Město se ale  rozhodlo držet pravidel licitace, což kritizovali opoziční zastupitelé, podle  kterých město odmítá peníze navíc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Učinil nabídku novou až po skončení licitačního řízení. My  jsme takový postup uvedli do materiálu zastupitelstva s tím, že  s takovým postupme nesouhlasíme, protože je mimo pravidla. A chceme, aby  licitace byla s výsledkem takovým, jak byla vyhlášena. To znamená, tak jak  dopadla, tak je očekávatelný i kupec. A ten, který učinil dodatečnou nabídku po  ukončení licitačního řízení, tak i když tato nabídka je vyšší, tak jsme  doporučili a jako rada schválili, že chceme, aby byly dodržovány pravidla a  postupy. A proto jsme doporučili zastupitelstvu, aby byla nabídka toho  účastníka číslo jedna přijata."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Magistrát postup konzultoval s právníky a obrátil se i  na primátory okolních měst, kteří se s takovou situací ještě nesetkali.  Všichni shodně potvrdili, že dodržení výsledku licitačního řízení by měl být  správný postup.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Magistrát postup konzultoval s právníky a obrátil se i  na primátory okolních měst, kteří se s takovou situací ještě nesetkali.  Všichni shodně potvrdili, že dodržení výsledku licitačního řízení by měl být  správný postup. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme učinili i dotaz na ministerstvo vnitra. Ministerstvo  vnitra nám dalo názor písemný, kde nám umožňuje tento postup bez toho, aniž  bychom porušili zákon anebo bychom se dopustili jednání v rozporu  s jednáním dobrého hospodáře. Znovu opakuji, že pokud bychom přijali  nějakou jinou variantu. To znamená, že bychom brali v potaz a zabývali se  dodatečnými nabídkami, tak děláme další licitační řízení bez pravidel. Což by  znamenalo, že vytváříme naprosto nepřehledné právní prostředí, naprosto  nečitelné a ztrácíme důvěru všech subjektů, které tady podnikají, všech občanů  a udělali bychom precedens pro jiné obce a města, což nechceme a chceme ctít  určitá pravidla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V licitaci se nemovitost neprodává okamžitě a po ní se  nastavuje smlouva, kde mohou být například i podmínky na budoucí využití  objektu. Pokud by se nemovitost prodávala v dražbě, majitel ji získá  okamžitě po ukončení bez dalších smluv. V dražbě například město prodalo  také dva čtyřpodlažní domy s byty a nebytovými prostory na Kostikově  náměstí za téměř 29,5 milionu korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V licitaci se nemovitost neprodává okamžitě a po ní se  nastavuje smlouva, kde mohou být například i podmínky na budoucí využití  objektu. Pokud by se nemovitost prodávala v dražbě, majitel ji získá  okamžitě po ukončení bez dalších smluv. V dražbě například město prodalo  také dva čtyřpodlažní domy s byty a nebytovými prostory na Kostikově  náměstí za téměř 29,5 milionu korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozvánka na konferenci Úspěšná žena v každém věku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -301,75 +411,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Centrum pro rodinu Lumpíkov funguje ve Frýdku-Místku už 10  let. Za tu dobu vybudovalo různé programy zaměřené na osobní a profesní rozvoj,  zřídilo dětskou skupinu a pořádá různé volnočasové aktivity. Věnuje se hlavně  různé pomoci ženám i matkám samoživitelkám. V poslední době podporují ženy  také v návratu do zaměstnání a v jejich dalším rozvoji. Nyní se proto  zdejší tým rozhodl uspořádat unikátní konferenci s názvem Úspěšná žena  v každém věku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Petrušková, ředitelka Centra pro rodinu Lumpíkov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Konference bude 3. 10. ve Frýdku-Místku a pro koho je  určena? Celou dobu veškeré akce probíhají v Ostravě a my jsme si řekli, že  by bylo fajn, kdyby probíhaly i tady ve Frýdku-Místku. Proto děláme konferenci  Úspěšná žena v každém věku. I když to zní pouze pro ženy, tak je to i pro  muže, protože jsou to velmi inspirativní ženy, které budou sdílet své příběhy.  Jak se dostaly k podnikání nebo jak si vybudovaly ve firmě různé posty."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přednášet budou například majitelka školícího centra, předsedkyně  Moravskoslezského inovačního centra, jednatelka cukrárny, digitální koučka nebo  influencerka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přednášet budou například majitelka školícího centra, předsedkyně  Moravskoslezského inovačního centra, jednatelka cukrárny, digitální koučka nebo  influencerka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Petrušková, ředitelka Centra pro rodinu Lumpíkov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Konference bude probíhat v Centru aktivních seniorů a  přihlašování probíhá na našich stránkách ,  kdy lidé vyplní Google formulář a potom se jim odešlou veškeré informace, které  budou potřeba. Konference bude probíhat odpoledne od 16:00 do 19:00. A co se  týká řečníků, tak každý z nich bude mluvit zhruba 15 minut. A potom budou  workshopy. Ty workshopy budou na různá zajímavá témata s ohledem na  znalosti a zkušenosti našich řečníků. Ale je to i proto, aby ty ženy se tady  více poznaly, seznámily se, i ty účastnice a bude to trochu i svým způsobem  networking."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Konference proběhne ve čtvrtek 3. října od 16:00 hodin ve  frýdecko-místeckém Centru aktivních seniorů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Konference proběhne ve čtvrtek 3. října od 16:00 hodin ve  frýdecko-místeckém Centru aktivních seniorů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -444,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-30-09-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>