--- v0 (2026-03-21)
+++ v1 (2026-05-25)
@@ -1,101 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.10.2024, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Urychlená oprava čistírny odpadních vod je prioritou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jedním z největších problémů Ostravy po povodních je vodohospodářská infrastruktura a hlavně zničená čistírna odpadních vod, která byla zcela pod vodou. Byla proto svolána mimořádná rada města, kde byly schváleny první finance na opravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava počítá škody, které způsobila velká voda. I když se o klíčové provozy městské infrastruktury bojovalo do poslední chvíle, půjdou opravy do stovek milionů korun. Těsně před zatopením ústřední čistírny odpadních vod ještě stihli zaměstnanci před evakuací odpojit elektřinu, aby snížili škodu i tak bude ale vysoká. Čističku zatím není možné zprovoznit a splašky odtékají do řeky. Rychlá oprava je proto prioritou města. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Odpadní voda, která z Ostravy vytéká, vlastně vytéká  do Odry. Tady je třeba říct, že se nebavíme pouze o odpadní vodě z domácností, ale  bavíme se třeba i o průmyslu. Takže se pravdu jedná o velký ekologický problém."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mimořádně proto zasedla rada města, aby projednala a schválila smlouvu k opravě servopohonů  čistírny, kterou realizují Ostravské vodárny a kanalizace za asi 880 000 korun. Celková škoda zřejmě přesáhne 300 milionů korun.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Krišica, mediální zástupce společnosti OVAK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byly zahájeny především servisní práce na trafostanicích a rozvaděčích, což je důležité, aby se dala postupně pouštět elektrická energie." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy:</w:t>
       </w:r>
       <w:r>
@@ -177,53 +298,52 @@
         <w:t xml:space="preserve">Robert Olšar, stavbyvedoucí K2 stavební Moravia: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Byly vybudovány nové chodníky ze žulové dlažby, byla provedena elipsovitá opěrná zídka a na ní jsou lavičky z tropického dřeva." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Břetislav Riger (OSTRAVAK), náměstek primátora Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ten park byl natolik využívaný, že byla možnost využít dotací na zadržování vody v krajině, takže se podařilo získat i nějaké peníze z dotací. Díky tomu se revitalizoval park. Udělaly se tam odpočinkové plochy, místa pro posezení a je tam i pítko, takže se lidi můžou i občerstvit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Park zdobí také dvě kinetické plastiky z dílny umělecké školy AveArt. Jmenují se pyramida a Kresba v prostoru. Návštěvníci mohou v parku obdivovat také státem chráněný buk, který zde měl být vysazen už v 19. století.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Park zdobí také dvě kinetické plastiky z dílny umělecké školy AveArt. Jmenují se pyramida a Kresba v prostoru. Návštěvníci mohou v parku obdivovat také státem chráněný buk, který zde měl být vysazen už v 19. století. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravským seniorům pomáhá virtuální realita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -432,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-03-10-2024-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>