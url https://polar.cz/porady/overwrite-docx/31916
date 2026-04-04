--- v0 (2026-01-01)
+++ v1 (2026-04-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.10.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zvedací lávka v Žilině má nové zábradlí a neklouže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město nechalo opravit zvedací lávku přes Jičínku v místní části Žilina. Ta byla postavena rok po ničivých povodních v roce 2009. Od loňského podzimu byl ale dřevěný mostek už v nevyhovujícím stavu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -63,93 +178,87 @@
         <w:t xml:space="preserve">Kamil Žák, vedoucí odboru správy majetku, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nástupy na samotnou lávku jsou ve velmi špatném stavu, jsou shnilé a klouzaly. Nejhorší byl ale stav zábradlí, některé kusy byly už vylomené, nebylo pevné a hrozilo nebezpečí pádu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pořizovací cena lávky byla 2, 4 milionu korun. Současné opravy, které trvaly v řádu několik dnů, přišly zhruba na 100 tisíc korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Byly opraveny pochůzí plochy nástupiště na tuto lávku a zábradlí. Ty pochůzí plochy byly kluzké, takže bylo provedeno i zabezpečení protiskluzovou ochranou.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Byly opraveny pochůzí plochy nástupiště na tuto lávku a zábradlí. Ty pochůzí plochy byly kluzké, takže bylo provedeno i zabezpečení protiskluzovou ochranou.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Žák, vedoucí odboru správy majetku, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ten povrch byl velmi kluzký, lidé si stěžovali, že na tom padají. My jsme zkusili jinou variantu, to znamená je to opět dřevo, ale jsou tam vyfrézované drážky, je to zdrsněné a mělo by to být lepší.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V posledních letech se město zaměřilo na revizi stavu mostů a lávek na území města, je jich zhruba kolem osmdesáti. Orgány města jsou pravidelně informováni o jejich stavu a odbor správy majetku provádí pravidelné údržby, pravidelné revize a mostní prohlídky.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na základě těchto prohlídek došlo v létě k demolici mostku přes potok Grasmanka v Loučce, který byl v havarijním stavu, a na jeho místě byl postaven nový.  A ještě letos půjde k zemi i lávka přes Jičínku u ulice Novosady, na kterou už byl zakázán vstup.  </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vila Berušky představila svůj původní příběh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -189,53 +298,52 @@
         <w:t xml:space="preserve">Martin Vitko, Státní okresní archiv v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Budova Mateřské školy Berušky je Husova číslo popisné 1. Dějiny toho objektu sahají až do třicátých let 20. století, kdy rodina Kudielková, která vlastnila pivovar na Bochetě, pro svou dceru Olgu Marii Kudielkovou a jejího manžela Rudolfa Kosla nechala postavit tuto vilu, které se nazývala Villa Sonnenhof, čili Sluneční dvůr. Takže ta rodina, poměrně bohatá, protože byla německého původu, takže tu bydlela do konce druhé světové války. Následně, po odsunu německého obyvatelstva, spadal objekt městu, byl znárodněný.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V době socialismu to bylo i sídlo místní komunistické strany. Martinu Vitkovi se ovšem nedávno podařilo navázat kontakt s potomky původních majitelů a ti mu poskytli své archivní fotografie a filmové záznamy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Vitko, Státní okresní archiv v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Vlastně jeden ze současných lékařů novojičínské nemocnice, pan doktor Kalivoda, zpracovával dějiny nemocnice a narazil na jméno doktora Rudolfa Kosla, který byl jedním z lidí, kteří žili v této budově. Měl kontakt na jeho posledního žijícího syna v Německu a díky jeho spolupráci jsme obnovili kontakt na Německo a celá rodina Koslova byla nápomocna. Poslali velmi cenné fotky, dokonce i videozáznamy z třicátých let, které si tu natáčeli, a toto všechno je základem té prohlídky."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Vlastně jeden ze současných lékařů novojičínské nemocnice, pan doktor Kalivoda, zpracovával dějiny nemocnice a narazil na jméno doktora Rudolfa Kosla, který byl jedním z lidí, kteří žili v této budově. Měl kontakt na jeho posledního žijícího syna v Německu a díky jeho spolupráci jsme obnovili kontakt na Německo a celá rodina Koslova byla nápomocna. Poslali velmi cenné fotky, dokonce i videozáznamy z třicátých let, které si tu natáčeli, a toto všechno je základem té prohlídky." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Skočková, ředitelka MŠ Beruška: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme okouzleni tím, jakou historii má ten barák, ten dům. Prožíváme to intenzivněji. Byly nám dnes představeny i staré filmové záběry a přišly úplně jiné emoce a možná i úplně jiný vztah k tomu domu.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé mohli srovnávat různé kouty vily i záběry zahrady, jak vypadají dnes a jak vypadaly téměř před sto lety. Třeba právě místo prezentace fotografií, dnes herna pro děti, bylo dříve hlavní jídelnou a obývacím pokojem, což dokládá stále existující náznak krbu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -451,93 +559,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-04-10-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>