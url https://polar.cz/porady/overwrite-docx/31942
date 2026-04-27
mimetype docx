--- v0 (2026-02-10)
+++ v1 (2026-04-27)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.10.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Jihu letos opravili 2 krát více výtluků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od začátku letošní sezóny pomáhá Technickým službám Ostrava-Jih s opravami výtluků na cestách v obvodu nová multikára se speciální nadstavbou. Ta umožňuje o mnoho rychlejší opravy a počet odstraněných výtluků se tak oproti loňskému roku téměř zdvojnásobil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -366,53 +481,52 @@
         <w:t xml:space="preserve">Vojtěch Kičmer, spoluorganizátor festivalu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Tahle  akce je o víně, cimbálové muzice, dobrém jídle a přátelské atmosféře. Máme tady  16 vinařů s tím, že soutěž spočívá v tom, že koštujete vína, poté se  hlasuje a na konec je jeden vítěz. Je to tady super, tak určitě doražte i na  příští ročník.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Děček, stánkař</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Organizované je to tady  pěkně, určitě se tady rádi každý rok vracíme. Bohužel to počasí dneska úplně  nevyšlo, tak uvidíme, jestli se to ještě zlepší do večera, ale každopádně  vyhlížíme zákazníky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ochutnávku vín doplnil kulturní program plný folklórní hudby  a tanců. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ochutnávku vín doplnil kulturní program plný folklórní hudby  a tanců.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Moc se mi to líbilo,  protože tady vystupuje i moje vnučka Amálka, tak jsem byla příjemně překvapená,  jak ji to pěkně jde a všechny ty děti jsou úžasné. To počasí trochu pokulhává,  ale co bychom neudělali pro naše děti, když cvičí celý rok a až to tady skončí,  tak si půjdu koupit domů burčák a dám si ho doma už pak v teploučku. Teď  jdeme ještě s dětičkama na čaj, aby se zahřály.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
@@ -755,53 +869,52 @@
         <w:t xml:space="preserve">Vojtěch Kičmer, spoluorganizátor festivalu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Tahle  akce je o víně, cimbálové muzice, dobrém jídle a přátelské atmosféře. Máme tady  16 vinařů s tím, že soutěž spočívá v tom, že koštujete vína, poté se  hlasuje a na konec je jeden vítěz. Je to tady super, tak určitě doražte i na  příští ročník.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Děček, stánkař</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Organizované je to tady  pěkně, určitě se tady rádi každý rok vracíme. Bohužel to počasí dneska úplně  nevyšlo, tak uvidíme, jestli se to ještě zlepší do večera, ale každopádně  vyhlížíme zákazníky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ochutnávku vín doplnil kulturní program plný folklórní hudby  a tanců. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ochutnávku vín doplnil kulturní program plný folklórní hudby  a tanců.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: Moc se mi to líbilo,  protože tady vystupuje i moje vnučka Amálka, tak jsem byla příjemně překvapená,  jak ji to pěkně jde a všechny ty děti jsou úžasné. To počasí trochu pokulhává,  ale co bychom neudělali pro naše děti, když cvičí celý rok a až to tady skončí,  tak si půjdu koupit domů burčák a dám si ho doma už pak v teploučku. Teď  jdeme ještě s dětičkama na čaj, aby se zahřály.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci akce</w:t>
       </w:r>
       <w:r>
@@ -925,93 +1038,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-08-10-2024-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>