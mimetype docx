--- v0 (2026-04-02)
+++ v1 (2026-05-20)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 11.10.2024, 18:14</w:t>
+              <w:t xml:space="preserve">11.10.2024, 18:14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -149,54 +164,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Historie starého zámku, původně renesanční stavby, sahá do 16. století. Dnes tvoří objekt tři budovy, každá má samostatné číslo popisné. V jedné sídlí správa Chráněné krajinné oblasti Poodří, další dvě jsou majetkem města. To má plány na postupnou renovaci zchátralého objektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Co si vzpomínám, tak historicky tu byly byty. Pak to nějakou dobu nebylo využívané, vstupovala tu různá individua, proto ty možné vstupy byly zabedněné. Někdy v roce 2014 byly zahájeny první práce na opravě středové části starého zámku.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Prostřední část zámeckého objektu už má tedy střechu hotovu. Práce se přesunuly na třetí budovu.        </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Prostřední část zámeckého objektu už má tedy střechu hotovu. Práce se přesunuly na třetí budovu.          </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Švagera (STUDEŇÁCI PRO STUDÉNKU), místostarosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V průběhu měsíce září byly zahájeny práce na třetí etapě opravy střechy starého zámku. Tato akce by měla skončit letos do 30. října. Celkové náklady jsou ve výši 2 miliony 481 tisíc korun.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oprava střechy bude pokračovat ještě čtvrtou a pátou etapu v dalších letech. Rozfázování rekonstrukce je dáno i možnostmi, jak na tyto práce získat dotaci z Ministerstva kultury. Zámek, respektive celý zámecký areál ve Studénce, je od roku 1999 kulturní památkou. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -216,56 +229,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Kaňuščák, odbor údržby majetku, MěÚ Studénka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V rámci této etapy je sanace těch jednotlivých dřevěných prvků, které jsou špatné. Ty, co lze zachovat, se zachovávají. Národní památkový ústav se snaží zachovávat  co nejvíce toho původního. Ta oprava obnáší, že se rozebere celá střecha, posoudí se každý prvek, jestli je dobrý nebo špatný, a zpět se složí zpátky.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nyní už odborná firma pokládá střešní krytinu z původního materiálu, kterým je břidlice. Do budoucna město počítá s kompletní rekonstrukcí zámku. Zpracovanou má studii využití, ta navrhuje, že by zde například mohla být přestěhována základní umělecká škola a knihovna. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Doposud už město v několika etapách investovalo do rekonstrukce střechy starého zámku necelých devět a půl milionu korun, dotace získané z Ministerstva kultury dosáhly celkem 1 550 000 korun.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Do slavící školy se vrátili i první absolventi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -348,56 +355,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová, ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ta škola je mou srdeční záležitostí a jsem ráda, že škola funguje, že je vstřícná k dětem, je tady velmi dobrý kolektiv pedagogických pracovníků a že opravdu pracujeme tak, jak se s dětmi pracovat má.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Škola má zhruba 280 žáků. Od roku 2016  jsou její součástí, jako škola Slunečnice,  speciální třídy, které navštěvuje 44 dětí s různými druhy a kombinacemi postižení. Ve  speciálním školství jsou tu dále zařazeny tři logopedické třídy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Týdnu knihoven zahájili ve Studénce i další semestr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna ve Studénce zahájila druhý semestr Virtuální Univerzity třetího věku. Stalo se tak, shodou okolností, v Týdnu knihoven, který je celostátním svátkem podporujícím čtenářství.</w:t>
@@ -444,53 +445,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem tu už podruhé, protože poprvé mě to nadchlo. Baví mě to, člověk si zopakuje věci, které už kdysi uměl, a dozví se spoustu nového. Vytvořili jsme i dobrou partu, že jsme se na sebe těšili. Tak doufám, že se s některými kolegy a kolegyněmi sejdu a těším se, že si i ten mozek zase trošku procvičím.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem tady nová, přijela jsem se podívat, jak to tady bude. Láká mě, že se něco dozvím, zopakuju si to, co jsem věděla z té historie, ale už jsem to třeba zapomněla.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Studijní, zhruba dvouhodinová setkání probíhají jednou za 14 dní, vždy v pondělí dopoledne. Druhý semestr tu zahájil zhruba dvakrát větší počet posluchačů, než ten první. Další zájemci se mohou přidat ještě do 21. října. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Univerzita III. věku byla, shodou okolností, zahájena právě v Týdnu knihoven, což je celostátní svátek pořádaný na podporu čtenářství, který probíhá od 7. do 11. října. I k němu se tady ve Studénce pravidelně připojují.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Univerzita III. věku byla, shodou okolností, zahájena právě v Týdnu knihoven, což je celostátní svátek pořádaný na podporu čtenářství, který probíhá od 7. do 11. října. I k němu se tady ve Studénce pravidelně připojují. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar Válková,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">vedoucí knihovny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Znamená to, že se snažíme přilákat čtenáře do knihovny pořádáme různé akce, které se třeba během roku nedělají. U nás je například v tomto týdnu registrace dospělých čtenářů zdarma a nabízíme i amnestii upomínek pro čtenáře, takže mohou přijít do knihovny vrátit zpožděné knížky a nemusí za to platit žádnou pokutu.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -621,65 +621,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>