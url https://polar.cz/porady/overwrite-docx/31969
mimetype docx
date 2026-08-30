--- v1 (2026-05-20)
+++ v2 (2026-08-30)
@@ -663,51 +663,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-11-10-2024-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-11-10-2024-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>