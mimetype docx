--- v0 (2026-01-21)
+++ v1 (2026-05-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.10.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondráš a Ondrášek zazpívali na pomoc zatopeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve farním kostele se konal benefiční koncert pěveckých sborů Ondráš a Ondrášek na podporu postižených nedávnou povodní. Výtěžek ze vstupného putoval i do   Kravař na Opavsku, konkrétně do umělecké školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -268,55 +383,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aleš Medek, ředitel SOŠ Educa Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem moc rád, že se nám to mezigenerační propojování daří, protože my už jsme zahájili 21. školní rok Univerzity III. věku. Jsem moc rád, že jako škola nenabízíme vzdělávání jen pro žáky denního studia, ale právě i pro starší a seniory, kteří si tady mohou znalosti z praktického života osvěžit a nebo dostat do hlavy něco nového, co se zrovna v tu dobu hodí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Každý rok studia na Univerzitě III. věku je navíc v rámci podpory mezigeneračního vzdělávání zakončen poznávacím zájezdem, který organizují studenti střední školy Educa oboru cestovní ruch.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín uvítá plaveckou špičku, včetně olympioniků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Do Nového Jičína se sjedou nejlepší plavci z České republiky, včetně olympioniků z Paříže. Zdejší plavecký klub pořádá svou tradiční Malou cenu, ta ovšem bude současně jedním ze šesti nejdůležitějších závodů Českého poháru.</w:t>
@@ -365,51 +475,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Minář, předseda Plaveckého klubu Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Diváci, ať přijdou v 16 hodin v pátek, v sobotu i v neděli, a uvidí nejrychlejší závodníky nejen z České republiky, ale přijedou i závodníci z Polska a Maďarska. Domácí klub bude reprezentovat 18 plavců, předpokládám pět finálových účastí, takže je na co se těšit a budeme jim fandit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pořádání závodu Českého poháru se novojičínskému klubu podařilo získat ve výběrovém řízení, z tradičních organizátorů totiž vypadla Plzeň, kde probíhá velká rekonstrukce bazénu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Minář, předseda Plaveckého klubu Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bude to náročné, potřebujeme třeba spoustu elektrické energie, budou tady speciální reklamní bannery, je to dost jiné, než obyčejný závod.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
@@ -495,93 +604,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-14-10-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>