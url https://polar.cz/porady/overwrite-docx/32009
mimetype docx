--- v0 (2026-03-27)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.10.2024, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava chce menstruační vložky do všech ZŠ ve městě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekt zaměřený na menstruační chudobu na základních školách v Ostravě se natolik osvědčil, že po roce fungování ho chce magistrát rozšířit na celé město. Na dívčích záchodech tak budou ve všech školách volně přístupné zásobníky s vložkami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -91,53 +206,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nyní byla zahájena další část projektu, kdy jsou na vytipovaných školách vložky k dispozici volně na dívčích záchodech. Na to naváže finální část, kdy asi od ledna budou vložky na všech školách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Pražák, náměstek primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ten box funguje skutečně optimálně, že se dají ty vložky krásně tahovat po jedné. Myslím, že je to ideální." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 2024 tak Ostrava nakoupila 82 tisíc menstruačních vložek. Podle odhadů je ze 4700 dívek využívalo asi 10 procent. Ve finální podobě bude tento projekt stát město asi 900 tisíc korun. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V roce 2024 tak Ostrava nakoupila 82 tisíc menstruačních vložek. Podle odhadů je ze 4700 dívek využívalo asi 10 procent. Ve finální podobě bude tento projekt stát město asi 900 tisíc korun.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Někteří ostravští strážníci pamatují i povodně v roce 97</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -288,54 +402,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Navštíví například také Jubilejní kolonii na Jihu, Stezku vody, tady jsou v Komorním klubu na koncertu, zajdou si na Zlatou Tretru a navštíví třeba také City campus." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knížka vyšla v nákladu 3 a půl tisíce kusů a město vyšla na více než půl milionu korun. Byla rozdána pouze prvňáčkům a nelze ji nikde koupit. Je ale o ni takový zájem, že se zvažují možnosti další distribuce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Ostrava podporuje čtenářskou gramotnost dlouhodobě a systematicky. Knihovna města Ostravy byla mezi prvními, které  od roku 2018 nabízejí rodičům sady S knížkou do života, jejichž pořízení město finančně podporuje. Lásce ke  knihám však vedou děti mateřské i základní školy. Na 35 projektů rozvíjejících čtenářství Ostrava letos  poskytla 5,3 milionů korun. Nicméně díky financím města vznikly v uplynulých letech také školní knihovny,  některé školní knihovny byly dovybaveny. Detaily k projektům jsou k nalezení na talentova.cz.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ostrava podporuje čtenářskou gramotnost dlouhodobě a systematicky. Knihovna města Ostravy byla mezi prvními, které  od roku 2018 nabízejí rodičům sady S knížkou do života, jejichž pořízení město finančně podporuje. Lásce ke  knihám však vedou děti mateřské i základní školy. Na 35 projektů rozvíjejících čtenářství Ostrava letos  poskytla 5,3 milionů korun. Nicméně díky financím města vznikly v uplynulých letech také školní knihovny,  některé školní knihovny byly dovybaveny. Detaily k projektům jsou k nalezení na talentova.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -418,93 +531,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-17-10-2024-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>