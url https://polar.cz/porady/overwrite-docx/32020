--- v0 (2026-01-22)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.10.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Dlouhé už nemusí vařit v nouzovém režimu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuchyně v základní škole na ulici Dlouhá je po celkové rekonstrukci v provozu druhým měsícem. Její personál oceňuje nejen nové moderní vybavení, ale také kvalitní osvětlení pracoviště a především rovné podlahy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -112,118 +227,102 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úprava prostor tedy znamenala výměnu vodovodní sítě, kanalizace, elektroinstalace a systému odvětrání. Nové jsou chladící boxy, výtah, zázemí pro zaměstnance a součástí bylo i pořízení moderních spotřebičů pro gastro provoz, které fungují s nižší spotřebou energie. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Cena byla 26 milionů korun bez DPH, přičemž zhruba 14 milionů korun činí dotace z operačního programu životní prostředí, která je zaměřena na energetické úspory ve veřejné infrastruktuře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Součástí této investice byla také úprava a nové vybavení jídelny.  I tu je vyměněno osvětlení a podlaha, nové jsou stoly a židle. Prostoru dominuje originální výmalba, které je dílem pedagogické pracovnice Daniely Liďákové.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozemek slouží sportu, v budoucnu bude parkovištěm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pozemek města ve spodní části areálu letního stadionu má být podle zastavovací studie parkovištěm, ovšem nejdříve zhruba za deset let. Aby nezůstával ladem, radnice jej pronajala a slouží jako sportoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na pozemku, ve spodní části areálu letního stadionu, stávala nafukovací tenisová hala soukromého provozovatele. Ten ale před několika lety činnost ukončil. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“V roce 2020 se v rámci veřejné dražby v insolvenčním řízení podařilo vykoupit tuto budku se zázemím. Následně, zhruba rok, měla tento areál ve výpůjčce tělovýchovná jednota jako zázemí pro fotbalisty. Nicméně jej nevyužívali, takže byla dána výpověď. Od června letošního roku byl tento areál pronajat spolku Padel centrum, který zde vystavěl kurty a provozuje zde sport padel.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“V roce 2020 se v rámci veřejné dražby v insolvenčním řízení podařilo vykoupit tuto budku se zázemím. Následně, zhruba rok, měla tento areál ve výpůjčce tělovýchovná jednota jako zázemí pro fotbalisty. Nicméně jej nevyužívali, takže byla dána výpověď. Od června letošního roku byl tento areál pronajat spolku Padel centrum, který zde vystavěl kurty a provozuje zde sport padel. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Černý, provozovatel sportoviště: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Poprvé jsem to zkoušel hrát před rokem, jezdil jsem to hrát do Ostravy. Pohltilo nás to tak, že jsme tady hledali prostor a naskytla se tady ta možnost, že město nám vyšlo vstříc, že jsem si mohli vzít tento areál do pronájmu. Postavili jsme tu dva kurty, založili jsme si celorepublikový sportovní klub pod padelovou federací. Momentálně chceme dělat nábor dětí do sportovního klubu, který funguje stejně jako tenisová klub, kdy budeme dělat turnaje, tréninky pod špičkovými trenéry. Bohužel, je to jen letní sport, v zimě nemáme možnost to nějak zastřešit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jen pro zajímavost, hra padel vznikla v roce 1969 v Mexiku a hned na to se rozšířila do Argentiny, u nás začíná být tento sport populární teprve v posledních letech,  Česká padelová federace byla založena v roce 2015.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -477,93 +576,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-18-10-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>