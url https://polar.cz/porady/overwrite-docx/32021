--- v0 (2026-01-26)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.10.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Úřední deska se přizpůsobí vozíčkářům a odolá mrazu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město pořídilo novou elektronickou úřední desku. Ta nahradila starší, už poruchový model. Nový dotykový panel je odolnější proti dešti i vandalismu a přizpůsobí se i vozíčkářům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -230,60 +345,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kryštof Hyvnar, kastelán zámku Nová Horka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Stavební práce by nás neměly ovlivnit v podstatě nijak. Hlavní vchod zůstává otevřen, prohlídky budou přizpůsobeny tomu, že bude zimní sezona, takže zatím necháváte otevřený víkend. Přes týden máme otevřeno, ale po předchozí objednávce. Všechno najdete na internetu, na Facebooku.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na sobotu 5. října zámek ještě připravuje Den otevřených dveří. Pro návštěvníky bude objekt i park volně přístupný od 10 do 17 hodin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...8 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obranářský speciál prověřuje psy už 30 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V kynologickém areálu Radar se konal Obranářský speciál. Jedná se o prestižní soutěž psovodů policie a dalších ozbrojených složek, která prověřuje vycvičenost služebních psů už 30 let.</w:t>
@@ -344,113 +449,100 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Zajímá mě to, byl jsem pejskař, momentálně jsem bez psa."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obranářský speciál, který vždy poutá i velký zájem veřejnosti, je tedy soutěží pro služební psy Policie České republiky, armády, vězeňské služby, celní správy a také je otevřena pro civilní psovody. Účastní se jej i zástupci ze Slovenska a Polska. Rozdělen je do dvou dnů a do dvou kategorií, Junior cup pro psy do tří let a hlavní soutěž pro starší psy. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kozák, Policie ČR, organizátor soutěže: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Začali jsme večer nočními zadrženími, také byli psovodi na přepadu při pochůzce a byli také na revírech, jednak průzkum v terénu a průzkum objektu. Teď právě probíhá poslední poslušnost feny, která hárá, takže ta má tady trochu složitější podmínky. "</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Začali jsme večer nočními zadrženími, také byli psovodi na přepadu při pochůzce a byli také na revírech, jednak průzkum v terénu a průzkum objektu. Teď právě probíhá poslední poslušnost feny, která hárá, takže ta má tady trochu složitější podmínky. " </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dana Nosková, civilní psovodkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Docela dobrý, vedeme si dobře, ale je to trochu o nervy. Feně bylo šest let, je tady jediná fena, hárá se, takže chodíme jako poslední, máme to trochu těžší, ale dobrý.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Samuel Lupták, Sbor vězeňské a justiční stráže, Slovensko: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zatím se nám daří, zatím jsme bodovali v každé disciplíně, ale ještě nás čekají dvě. V podstatě jsem si přišel otestovat psa, zda ty tréninky, které děláme, fungují, a porovnat se s konkurencí. Je to fajn zkušenost pro tohoto mladého psa.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kozák, Policie ČR, organizátor soutěže: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Teď bude následovat likvidace výtržnosti, pak se přesuneme do prostoru, kde bude poslední dění, takzvané hladké zadržení, které představuje prchajícího pachatele. Bude tam protiútok, kdy se ten pachatel rozhodne zahnat toho psa pryč od sebe, aby mu znemožnil zákus.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Soutěž Obranářský speciálů se koná za podpory města Studénky a součástí je už léta i charitativní tombola. Její zisk pořadatelé věnují Nadaci policistů a hasičů. Na 30. ročníku se podařilo vybrat téměř 24 tisíc korun. </w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -526,93 +618,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-18-10-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>