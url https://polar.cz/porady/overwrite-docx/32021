--- v1 (2026-04-03)
+++ v2 (2026-08-30)
@@ -660,51 +660,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-18-10-2024-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-18-10-2024-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>