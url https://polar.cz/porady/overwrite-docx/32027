--- v0 (2025-12-25)
+++ v1 (2026-08-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.10.2024, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muž neunesl rozchod a zabil partnerku i sebe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V krátké době řeší krajští kriminalisté další vraždu a i v tomto případě je vrah znám. Ve Frýdku-Místku neunesl muž rozchod se svou dívkou a po hádce ji ubodal. Pak spáchal stejným nožem sebevraždu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,53 +199,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po příjezdu na místo se policejní hlídka sháněla po páčidle, aby se do bytu, ze kterého slyšeli sousedé křik, dostala. To co pak uviděli je šokovalo. V tratolišti krve ležela dvě těla. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Jiroušková, mluvčí PČR MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Po ohledání místa činu, zajištění stop a zjištění informací kriminalisté  pracují s verzí, že muž měl napadnout ženu, které způsobil mnohočetná bodnořezná  zranění. Posléze muž na místě spáchal sebevraždu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Podle sousedů pracovali technici namístě celý den, aby pečlivě zadokumentovali všechny stopy. Co se přesně na místě odehrálo už asi nikdo nezjistí. Podle policistů je ale nejpravděpodobnějším motivem to, že muž neunesl rozchod a rozhodl se dívku usmrtit. Pak se bodl stejným nožem. Případ tak bude po došetření odložen. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Podle sousedů pracovali technici namístě celý den, aby pečlivě zadokumentovali všechny stopy. Co se přesně na místě odehrálo už asi nikdo nezjistí. Podle policistů je ale nejpravděpodobnějším motivem to, že muž neunesl rozchod a rozhodl se dívku usmrtit. Pak se bodl stejným nožem. Případ tak bude po došetření odložen.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka se dočká klíčové stavby, začne na jaře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -262,53 +376,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nyní byla zahájena další část projektu, kdy jsou na vytipovaných školách vložky k dispozici volně na dívčích záchodech. Na to naváže finální část, kdy asi od ledna budou vložky na všech školách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Pražák, náměstek primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ten box funguje skutečně optimálně, že se dají ty vložky krásně tahovat po jedné. Myslím, že je to ideální." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V roce 2024 tak Ostrava nakoupila 82 tisíc menstruačních vložek. Podle odhadů je ze 4700 dívek využívalo asi 10 procent. Ve finální podobě bude tento projekt stát město asi 900 tisíc korun. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V roce 2024 tak Ostrava nakoupila 82 tisíc menstruačních vložek. Podle odhadů je ze 4700 dívek využívalo asi 10 procent. Ve finální podobě bude tento projekt stát město asi 900 tisíc korun.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zářijová povodeň zpozdí rekonstrukci zimního stadionu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -438,54 +551,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hoffmannová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Navštíví například také Jubilejní kolonii na Jihu, Stezku vody, tady jsou v Komorním klubu na koncertu, zajdou si na Zlatou Tretru a navštíví třeba také City campus." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knížka vyšla v nákladu 3 a půl tisíce kusů a město vyšla na více než půl milionu korun. Byla rozdána pouze prvňáčkům a nelze ji nikde koupit. Je ale o ni takový zájem, že se zvažují možnosti další distribuce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Ostrava podporuje čtenářskou gramotnost dlouhodobě a systematicky. Knihovna města Ostravy byla mezi prvními, které  od roku 2018 nabízejí rodičům sady S knížkou do života, jejichž pořízení město finančně podporuje. Lásce ke  knihám však vedou děti mateřské i základní školy. Na 35 projektů rozvíjejících čtenářství Ostrava letos  poskytla 5,3 milionů korun. Nicméně díky financím města vznikly v uplynulých letech také školní knihovny,  některé školní knihovny byly dovybaveny. Detaily k projektům jsou k nalezení na talentova.cz.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ostrava podporuje čtenářskou gramotnost dlouhodobě a systematicky. Knihovna města Ostravy byla mezi prvními, které  od roku 2018 nabízejí rodičům sady S knížkou do života, jejichž pořízení město finančně podporuje. Lásce ke  knihám však vedou děti mateřské i základní školy. Na 35 projektů rozvíjejících čtenářství Ostrava letos  poskytla 5,3 milionů korun. Nicméně díky financím města vznikly v uplynulých letech také školní knihovny,  některé školní knihovny byly dovybaveny. Detaily k projektům jsou k nalezení na talentova.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kraj i město Ostrava podpoří vznik volejbalové akademie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -667,93 +779,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-19-10-2024-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>