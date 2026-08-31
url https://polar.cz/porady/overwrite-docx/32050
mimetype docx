--- v0 (2026-03-30)
+++ v1 (2026-08-31)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.10.2024, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vědci z Fakulty sociálních studií a Pedagogické fakulty Ostravské univerzity se v rámci projektu Refresh zaměří na životní šance obyvatel vyloučených lokalit. Cílem je najít nástroje, které dlouhodobě povedou ke zvýšení životní úrovně nejchudších obyvatel, zamezí jejich segregaci či sociálnímu vyloučení. Téma pro Václava Walacha, kriminologa z Ostravské univerzity. Dobrý den, vítejte u nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Walach, kriminolog, Ostravská univerzita: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -343,93 +458,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/host-dne/host-dne-23-10-2024-17-14?url=host-dne" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>