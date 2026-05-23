--- v0 (2025-12-21)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.10.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oceněná v sociální oblasti - Zuzana Durčáková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pamětní list Rady města Karviné byl letos v kategorii Registrované sociální služby udělen Zuzaně Durčákové pracovnici v sociálních službách, konkrétně v přímé obslužné péči a koordinátorce směn na oddělení se zvláštním režimem v Novém domově, kde celkově pracuje od roku 2016.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -297,54 +412,50 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oceněný v sociální oblasti - Vlastislav Michalski</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ze Sjednocené organizace nevidomých a slabozrakých České republiky je letos oceněn pan Vlastislav Michalski. Členem organizace je od roku 1999, do roku 2022 vykonával funkci předsedy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastislav Michalski, oceněný v sociální oblasti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Co to obnášelo, no hlavně zajišťování peněz, pto bylo to nejdůležitější, protože když máte peníze, pak si můžete dovolit cokoliv. Hlavně rekondiční pobyty, měli jsme oslavu MDŽ, smažení vaječiny, na konci roku byl vánoční klubový den.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechny akce zajišťoval pro své spolučleny oblastního spolku rád.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -369,55 +480,50 @@
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Medailonek - Oceněný v sociální oblasti - Michal Ševčík</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Za vřelý vztah k seniorům a obětavou službu v Dobrovolnickém centru ADRA je letos oceněn student Michal Ševčík. Svůj čas věnuje od ledna roku 2023 seniorům v Novém domově.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Ševčík, oceněný v sociální oblasti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dobrovolníkem jsem se stal proto, že jsem se školou chodil  zpívat na Vánoce a mě to prostředí pohltilo natolik, že jsem napsal do Adry a hned od ledna jsem tady začal chodit. Snažím se chodit 3x týdně, je to individuální, záleží i na tom člověku, jak je unavený, jestli vydrží 3 hodiny nebo 20 minut, ale snažím se 3x týdně. Naplňuje mě to hodně, protože dnes je ve světě hodně faleše a lží a tady si s uživateli nelžeme, je to upřímné a je to zadostiučinění oproti jiným věcem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Michal Ševčík je velmi citlivý, empatický a snaží se uživatelům naslouchat. Jeho jedinečná osobnost se vyznačuje klidným a gentlemanským chováním. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -513,93 +619,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-26-10-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>