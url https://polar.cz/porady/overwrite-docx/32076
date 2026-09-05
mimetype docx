--- v1 (2026-05-23)
+++ v2 (2026-09-05)
@@ -661,51 +661,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-26-10-2024-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-26-10-2024-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>