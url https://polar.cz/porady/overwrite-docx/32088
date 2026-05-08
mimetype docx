--- v0 (2026-01-29)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.10.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Odhalte se skauty tajemství vzniku republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Výročí vzniku československého státu připomněla vzpomínková akce na Masarykově náměstí. Skauti pro tuto příležitost připravili tématickou hru “Tajemství vzniku republiky”. Aktivní bude do 3. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -117,57 +232,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mikulenková, středisko DVOJKA: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jak mohli účastníci dnešního setkání vidět, došlo ke ztrátě velmi důležitého dokumentu, který zajišťuje založení první Československé republiky. Ke hře potřebujete pouze chytrý telefon, naskenujete si QR kód, který je na plakátech, zaregistrujete si jméno, mohou hrát jednotlivci i týmy, a pokračujete podle instrukcí, které dostáváte do mobilního telefonu. Přesunujete se různě po městě, plníte úkoly, ať už vědomostní a nebo zapojíte i ruce nebo fyzičku, a doufáme, že se hlavně dozvíte i něco zajímavého.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hra, o které navíc prozradíme že propojuje události roku 1918 a názvy některých ulic v Novém Jičíně, bude aktivní do 3. listopadu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Při volbě školy pomáhá kontaktní Gemma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už třicet let pomáhá deváťáků s výběrem střední školy nebo učiliště přehlídka Gemma. Do letošního ročníku vstoupil i Moravskoslezský kraj s prezentací kampaně Řemeslo má respekt.</w:t>
@@ -214,53 +322,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zaujala mě umělecká škola v Ostravě a uvidím, ještě se jedu podívat na jednu školu, tak uvidím, kam půjdu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zemědělství mě zaujalo a třeba zedník.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Ještě školy vybírám, ale zaujala mě třeba zemědělka nebo stavebnictví.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Mendelova škola v Novém Jičíně, obor veřejnosprávní činnost.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Mendelova škola v Novém Jičíně, obor veřejnosprávní činnost.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilona Fiurášková, pořadatel, KVIC Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Co nás těší, je dobrá spolupráce s výchovnými poradci základních škol, kteří chodí s celými žákovskými kolektivy. Myslíme si, že je to smysluplné, alespoň to tak hodnotí ty střední školy, které u nás vystavují, tak i ta rodičovská veřejnost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konání Gemmy využil i Moravskoslezský kraj, který zde představí svou kampaň Řemeslo má respekt. Ta se snažit ovlivnit a motivovat rodiče a jejich dětí, aby se zajímali o učební obory, jejichž absolventi chybí na trhu práce nejvíce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -280,55 +387,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Těchto podporovaných profesí je deset, patří mezi ně třeba klempíř, pokrývač, tesař, kominík, pekař, řezník uzenář nebo ošetřovatel. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magdaléna Ševčíková, odbor školství, mládeže a sportu, MS kraj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Kampaň provozujeme od roku 2018. Máme zaznamenáno, že se více žáků hlásí do těch řemeslných oborů podporovaných kampaní. Může to být ovšem i tím, že ta demografická křivka je na výši, takže ti žáci přirozeně jdou i do těch nematuritních oborů. Ale byli bychom rádi, kdyby se ten trend změnil a například si ti žáci udělali výuční list a pak pokračovali ve studie třeba v nástavbě.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Gemma trvala dva dny, 16. a 17. října. Napočítali tu více než tisíc návštěvníků. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bazénové vody rozčeřili evropští medailisté a olympionici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -340,54 +442,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">47. Malá cena Nového Jičína v plavání zažila pravděpodobně největší konkurenci ve své historii. Letos se současně plavala i jako jeden ze šesti závodů Českého poháru. Na třídenním plaveckém podniku se sešli zástupci více než padesáti klubů z České republiky, Slovenska, Maďarska a Polska. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Minář, předseda Plaveckého klubu Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to výjimečné, je to opravdu rychlé, závodníci z Polska, Maďarska dávají zabrat našim reprezentantům a je to fajn.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi plavci nechyběli medailisté z mistrovství Evropy, účastníci světového šampionátu a olympionici, například letošní mistryně Evropy na 200m prsa Kristýna Horská nebo vicemistryně Evropy na 100m volný způsob Barbora Janíčková, která v této disciplíně kralovala i v novojičínském bazénu. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi plavci nechyběli medailisté z mistrovství Evropy, účastníci světového šampionátu a olympionici, například letošní mistryně Evropy na 200m prsa Kristýna Horská nebo vicemistryně Evropy na 100m volný způsob Barbora Janíčková, která v této disciplíně kralovala i v novojičínském bazénu.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Janíčková, vicemistryně Evropy na 100m VZ: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsou to první závody zimní sezony, já jsem překvapená, jsem spokojená s časy. Pojali jsme to ještě z plného tréninku a troufnu si říct, že ten čas je je lepší než můj osobák. Jsem poměrně spokojená i s atmosférou tady, určitě jsem to nečekala, že tu bude tolik lidí, že se tu bude tak povzbuzovat a je to moc fajn, byť je to tedy menší bazén.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do závodů pochopitelně promluvili i domácí plavci, i když jejich řady lehce prořídly kvůli nemocem.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -421,58 +521,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V tomto finále A doplaval Matěj Pilát šestý, zato v nedělním závodě 200 m VZ se mohl v hlavním finále těšit ze stříbra. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leila Ludmila Mareček, Plavecký klub Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Plave se mi dobře, je tu hodně lidí, ale dá se to. Snad bude dneska osobák a zítra snad také.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A i Leila Ludmila Mareček mohla být se svým výkonem spokojená, zvítězila ve finále B na 100 metrů prsa a na poloviční trati v hlavním finále dohmátla na 2. místě.  </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -547,93 +639,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-28-10-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>