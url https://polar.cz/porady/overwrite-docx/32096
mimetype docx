--- v0 (2026-02-14)
+++ v1 (2026-05-08)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.10.2024, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Slezskoostravský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pravý břeh Ostravice doplnily nové veřejné toalety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">U frekventované cyklostezky poblíž Sýkorova mostu nechal umístit Městský obvod Slezská Ostrava nové veřejné toalety. Sloužit mají nejen cyklistům, ale taky návštěvníkům populárních slezskoostravských teras, kteří už tak kvůli hygienickému zařízení nemusejí na druhou stranu řeky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -479,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/slezskoostravsky-expres/slezskoostravsky-expres-29-10-2024-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>