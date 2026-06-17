--- v0 (2026-01-23)
+++ v1 (2026-06-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hřbitov čeká řada změn, časem i nová smuteční síň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Je čas „dušiček“, kdy lidé ve větší míře navštěvují hřbitovy k uctění památky zesnulých. Proto dnes přinášíme i několik zajímavostí o místě posledního odpočinku v Novém Jičíně, které vzniklo v roce 1890, a v nejbližších letech jej čeká několik změn.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -221,54 +336,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PČR ÚO Nový Jičín, oddělení prevence: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hodně lidí má dneska na sobě tmavší oblečení a řekla bych, že je to tak půl na půl. někdo ty reflexní prvky opravdu na sobě má, jiní třeba říkají, že je mají doma, ale nenosí je, což ztrácí význam.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za snížené viditelnosti nebo v dešti je chodec v tmavém oblečení pro řidiče takřka neviditelný. Proto také preventisté a policisté ráno u přechodů pro chodce lidem různé reflexní prvky rozdávali.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za snížené viditelnosti nebo v dešti je chodec v tmavém oblečení pro řidiče takřka neviditelný. Proto také preventisté a policisté ráno u přechodů pro chodce lidem různé reflexní prvky rozdávali.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilona Majorošová, preventistka MP Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“I pro nás je tohle prioritou, aby chodci byli vidět a aby byli v bezpečí. Samozřejmě po celý školní rok dohlížíme ráno u přechodů pro chodce, kde děti přecházejí do školy. Samozřejmě i ve školách dětem vysvětlujeme, jak důležité je být vidět, nejen v noci, ale i ve dne, a aby na sebe dávaly pozor při přecházení silnice.”   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Darina Veselá,</w:t>
       </w:r>
       <w:r>
@@ -371,53 +484,52 @@
         <w:t xml:space="preserve">Nikola Maňáková, Návštěvnické centrum Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme si připravili například večerní prohlídku, která se koná 24. října, a rovněž v tento den máme každou hodinu připraven výstup na radniční věž.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ožilo i samotné sídlo Íčka na Masarykově náměstí, kde se konal Tajuplný Laudonův dům. Děti musely plnit různé úkoly, jako v armádě za doby Marie Terezie, aby získaly hodnost generála. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloslav Leško, History klub Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Děti si vyzkouší život vojáka v 18. století v kasárnách. Expozic eje koncipována jako kasárna, takže si vyzkouší, jak se udržovaly zbraně, čistily se šavle, spravoval se oděv a další věci, které voják nutně potřeboval k tomu každodennímu životu.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Děti si vyzkouší život vojáka v 18. století v kasárnách. Expozic eje koncipována jako kasárna, takže si vyzkouší, jak se udržovaly zbraně, čistily se šavle, spravoval se oděv a další věci, které voják nutně potřeboval k tomu každodennímu životu.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">členové</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">History klubu Nový Jičín:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Návštěvníci si mohou zkoušet kostýmy, zapínat knoflíky na uniformách a holky si mohou zkoušet šaty.” </w:t>
       </w:r>
     </w:p>
@@ -459,53 +571,52 @@
         <w:t xml:space="preserve">Nela Krumpolcová, Mateřská škola Sady, pracoviště Revoluční: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme tady moc rádi přišli, je to opravdu moc hezké, interaktivní. Děti se baví, některé mají strach, protože jsou to vojáci, ale pro všechny je to velký zážitek. Je vidět, že se tady naučí spoustu věcí o historii Nového Jičína a generálu Laudonovi.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novinkou této expozice, i když pro poněkud starší děti, je hra Laudonovy šifry. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nikola Maňáková, Návštěvnické centrum Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Tyto šifry mohou návštěvníci po zakoupení vstupenky luštit po celém Laudonově domě. Informace načerpají jak v expozici, tak si je mohou dohledat i na internetu, protože šifry jsou celkem záludné. Když je správně vyluští, čekají na ně odměny.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Tyto šifry mohou návštěvníci po zakoupení vstupenky luštit po celém Laudonově domě. Informace načerpají jak v expozici, tak si je mohou dohledat i na internetu, protože šifry jsou celkem záludné. Když je správně vyluští, čekají na ně odměny.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechny informace o aktivitách v Laudonově domě jsou na webu a Facebooku Návštěvnického centra, a to včetně té, která, pro velký zájem zve ještě na jednu večerní komentovanou procházku městem. V záři luceren se mohou lidé za mýty, zajímavostmi i strašidelnými příběhy Nového Jičína vydat ještě 8. listopadu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -587,93 +698,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-01-11-2024-16-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>