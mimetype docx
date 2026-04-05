--- v0 (2025-12-28)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2024, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Realizace EPC je nejvíce vidět na veřejném osvětlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka letos začala řešit energetická opatření komplexně, a to prostřednictvím takzvaného EPC projektu. Největší objem prostředků směřuje do výměny veřejného osvětlení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -77,53 +192,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radmila Nováková, vedoucí odboru stavebního řád</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">u: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tato část pokrývá asi pětinu celého území Studénky. Týká se to celé lokality ulice Budovatelská, ulice 2. května, od části,  kdy navazujeme na plánovaný projekt podjezdu až po Základní školu Františka kardinála Tomáška a ulici Májovou. Dále budou kabelové trasy vyměněny v celém sídlišti, jak je vidět za mnou, a pak některé drobné úseky v části Butovic.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Některé úseky budou hotovy do konce tohoto roku, kompletní rekonstrukce veřejného osvětlení potrvá do května 2025.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Některé úseky budou hotovy do konce tohoto roku, kompletní rekonstrukce veřejného osvětlení potrvá do května 2025. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí EPC projektů je také instalace fotovoltaiky. Dodavatelská firma ji navrhuje na střechy všech budov základních a mateřských škol a také třeba na objekt zimního stadionu.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radmila Nováková, vedoucí odboru stavebního řád</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">u: </w:t>
       </w:r>
       <w:r>
@@ -372,79 +486,67 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Letos jsem to udělali trošku jinak, protože už jsme měli trošičku problémy s tím, že lidé chodili a nosili velké množství věcí během toho swapu a my jsme to už neměli kam dávat, takže letos to máme jinak. Dneska, den před akcí, máme sběrný den. lidé nám tu odpoledne nosí věci a my to tady s dobrovolnicemi skládáme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nosit věci mohli lidé i v den konání swapu, před jeho zahájením do deseti hodin. V průběhu akce už bylo možné dodat jen malé množství do dvaceti kusů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Zajícová, vedoucí Rodinného centra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Nebereme věci, které jsou poškozené nebo pozůstalosti, to se vám také stávalo. Dneska tady máme věci, které jsou nošené, ale stále slušivé, takže si myslím, že si vybere každý.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Samotný swap se konal v sobotu 19. října od 10 do 13 hodin. Návštěvnost byla obrovské a téměř všechny věci, které si lidé mohli odnášet v jakémkoli v množství a zdarma, se vydaly. Zbylo pár kousků dámských oděvů a kojenecké oblečení. Jak už zaznělo v úvodu reportáže, tyto věci pracovníci rodinného centra předají Armádě spásy.    </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -519,93 +621,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-01-11-2024-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>