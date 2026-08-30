--- v1 (2026-04-05)
+++ v2 (2026-08-30)
@@ -663,51 +663,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-01-11-2024-18-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres_studenky/expres-studenky-01-11-2024-18-14?url=expres_studenky" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>