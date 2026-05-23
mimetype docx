--- v0 (2025-12-24)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.11.2024, 16:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští strážníci zadrželi zloděje po vloupání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští strážníci zadrželi na ulici Fryštátská muže těsně po vloupání. Zrovna se vysoukal ze sklepního okénka. Neuvěřili mu jeho vymyšlený příběh, že je dělník, kterého kolegové zamkli při provádění stavebních prací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -338,54 +453,52 @@
         <w:t xml:space="preserve">Romana Kohnová, učitelka tělocviku, úspěšná vodní lyžařka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Především z toho hlediska, že na tom diplomu, který si to dítě vyzávodí, má kompletně rozepsáno, jaké to dítě vlohy má. Dítě může mít rádo fotbal, plavání, atletiku. Na tom diplomu jsou rozepsány veškeré vlohy, jestli je rychlostní typ, vytrvalostní typ nebo silový. Má tam specifikované sporty, pro co se dát."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Kašpárková, úspěšná atletka, organizátorka Olympijského víceboje</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ten olympijský odznak je už o výkonnosti, tam se na něho už musí připravovat. Je to takový dětský desetiboj, děti plní disciplíny, dostávají body, ty se pak sečtou a mohou získat odznak, který může být diamantový, zlatý, stříbrný nebo bronzový."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ze školního kola se pak žáci s nejlepšími výsledky na jaře zúčastní okresního kola.</w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ze školního kola se pak žáci s nejlepšími výsledky na jaře zúčastní okresního kola.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -460,93 +573,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-02-11-2024-16-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>