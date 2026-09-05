--- v1 (2026-05-23)
+++ v2 (2026-09-05)
@@ -615,51 +615,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-02-11-2024-16-13" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-02-11-2024-16-13?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>