--- v0 (2025-12-30)
+++ v1 (2026-04-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.11.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín začal budovat polopodzemní kontejnery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín začal s budováním polopodzemních kontejnerů na odpady. První tři lokality jsou ve velkých sídlištích v oblasti ulice Dlouhá a v Loučce. Přínos bude estetický a časem i ekonomický.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -400,53 +515,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Neměli mikrovlnky, trouby, mobily ani poštu neměli. Museli si to posílat třeba osobně, nebo museli bydlet blízko sebe, aby si to mohli poslat třeba na šňůrce. No muselo to být pro ně hodně těžké. Kdybych žil já v takové v takovém století, tak nevím, jak bych si s tím poradil.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Mě se líbilo, jak jsme byli v té chaloupce a ve větrném mlýnu. Ještě jsem viděla, jak se pracuje s vlnou.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Mě se líbilo, jak jsme byli v té chaloupce a ve větrném mlýnu. Ještě jsem viděla, jak se pracuje s vlnou.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expozice bydlení prezentuje vybavení domácího interiéru a způsobu života na přelomu 19. a 20. století Těšínského Slezska. O roubenku postavenou v roce 1781 se musí muzeum pečlivě starat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Soňa Kavanová, průvodkyně Kotulovy dřevěnky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Budou se dovážet sbírky do konzervační dílny do depozitáře. Zatápím v kamnech, protože ta chalupa, aby nám vydržela pro další generace, tak má svůj zimní režim i letní režim a musí se větráním i vytápěním udržovat stálá teplota a vlhkost toho ovzduší.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -549,93 +663,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-04-11-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>