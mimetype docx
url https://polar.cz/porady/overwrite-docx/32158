--- v0 (2026-01-30)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.11.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Gruzínci se z lupu radovali pouze dvě hodiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dnes musíme pochválit policisty za dobrou práci. Podařili se jim totiž dopadnout tři zloděje, kteří vykradli rodinný dům na Novojičínsku a s lupem zřejmě prchali za hranice. Do dvou hodin od nahlášení tak skončili s pouty na rukou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -141,53 +256,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Opavě už se podařilo zprovoznit mostní provizorium na ulici Ratibořské. Stávající most poničila zářijová povodeň a byl tak zcela neprůjezdný, což značně komplikovalo dopravu ve městě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Menší zácpy, méně aut v kolonách a konec výlukových linek městské hromadné dopravy. Díky provizornímu mostu na Ratibořské ulici v Opavě, je přesouvání po městě mnohem jednodušší a rychlejší.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Popadinec (ANO), radní Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Musíme poděkovat ŘSD a de facto i zhotoviteli, kteří termíny dodrželi. Zdržením jediným byly ty betonové nájezdy, je tam daný speciální beton, který by měl vydržet i mrazy i zátěž, která už v současné době je poměrně vysoká."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Musíme poděkovat ŘSD a de facto i zhotoviteli, kteří termíny dodrželi. Zdržením jediným byly ty betonové nájezdy, je tam daný speciální beton, který by měl vydržet i mrazy i zátěž, která už v současné době je poměrně vysoká." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: obyvatelé Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hlavně, že tu můžu jezdit autem už. Úleva veliká proti tomu co bylo předtím.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Je to super, je fajn, že to tak rychle stihli, někdo nadává, ale podle mě je to fajn.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -233,53 +347,52 @@
         <w:t xml:space="preserve">Pavel Gebauer, ředitel MDPO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Očekávali jsme s velkým zadostiučiněním spuštění nového mostního provizoria na Ratibořské ulici, protože jakoby trasování všech našich linek MHD v době povodní a po povodních do té soboty bylo samozřejmě výlukové a prakticky jsme se do těch jízdních řádů nemohli nikdy vejít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Některé linky jezdily stabilně s až dvaceti minutovým zpožděním. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy 6. 11. 2024 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy 6. 11. 2024 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ODKLON TRAMVAJÍ O VÍKENDU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve dnech 9. a 10. listopadu 2024, vždy od 7:05 do 19:05 hodin, budou kvůli demontáži konstrukce na ulici Místecké odkloněny tramvajové linky č. 1 a 2. Jezdit budou přes Mariánské náměstí, přičemž v uzavřených úsecích bude zajištěna náhradní autobusová doprava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MS FESTIVALY BODUJÍ V EUROPEAN FESTIVAL AWARDS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -529,84 +642,82 @@
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Restaurování soch v Karviné-Hranicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Každý rok se z rozpočtu města Karviná vynakládá zhruba 300 tisíc korun na údržbu a správu památníků na území města. V letošním roce se mimo jiné dostala na řadu i dvě umělecká díla v Karviné-Hranicích. Jejich restaurování probíhá teď na podzim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Restaurování soch podléhá přesně danému procesu. Ze všeho nejdříve se musí řádně očistit od nánosů, které v průběhu let, v souvislosti s deštěm nebo biologickým napadením jako jsou mechy či lišejníky, díla znečistily. Často také dochází k mechanickým poškozením i vlivem člověka. Socha studentky u Obchodní akademie, která se restauruje, je z vysoce pálené keramiky, tzv. terakoty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Tomáš Skalík, restaurátor:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tomáš Skalík, restaurátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Často se stane, že ta socha má nějakou degradaci hmoty toho kamene, v tomto případě keramiky, je potřeba zpevnit ten materiál, často tam jsou praskliny, je potřeba je spravit, aby do nich nezatékala voda. Závěrem ty sochy opatřujeme ochrannými vrstvami právě proti budoucímu znečištění, říká se tomu hydrofobizace, ochrana proti vodě. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kromě sochy studentky před Obchodní akademií prochází restaurováním také sousoší komorní plastiky v atriu u náměstíčka Permon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Statutární město Karviná každým rokem vynakládá finanční prostředky na údržbu a správu památníků na území města, jedná se o pomníky, památníky, umělecká díla, kapličky, které máme ve správě a na všechny tyto objekty město vynakládá prostředky v objemu asi  200 až 300 tisíc ročně."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Statutární město Karviná každým rokem vynakládá finanční prostředky na údržbu a správu památníků na území města, jedná se o pomníky, památníky, umělecká díla, kapličky, které máme ve správě a na všechny tyto objekty město vynakládá prostředky v objemu asi  200 až 300 tisíc ročně." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obě tato umělecká díla budou opravena a vyčištěna do konce listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -688,93 +799,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-06-11-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>