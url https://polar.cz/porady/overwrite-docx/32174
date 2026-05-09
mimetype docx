--- v0 (2026-01-31)
+++ v1 (2026-05-09)
@@ -1,81 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8.11.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rodáci odhalili pamětní desku sběrateli kravařských tanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klub rodáků a přátel města odhalil v Novém Jičíně další pamětní desku věnovanou významné osobnosti. Umístěna je na domě v Divadelní ulici, kde žil a tvořil sběratel lidových písní a tanců Kravařska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Soubor Javorník předvedl ukázky starých, téměř zapomenutých, kravařských tanců přímo v Divadelní ulici, kde byla na konci října na domě číslo popisné 15 odhalena pamětní deska připomínající Friedricha Kubienu. </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Soubor Javorník předvedl ukázky starých, téměř zapomenutých, kravařských tanců přímo v Divadelní ulici, kde byla na konci října na domě číslo popisné 15 odhalena pamětní deska připomínající Friedricha Kubienu.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Friedrich Kubiena byl pedagog, propagátor turistiky a především sběratel lidových písní a tanců Kravařska, jehož byl v minulosti Nový Jičín centrem. Narodil se v roce 1860 v Olomouci, přes 30 let ale působil v Novém Jičíně, žil a zemřel právě v tomto domě v Divadelní ulici.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Chobotová, Klub rodáků a přátel města Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Friedrich Kubiena byl bytostný pedagog. Kromě toho, že se věnoval svým žákům během vyučování, především žačkám, protože učil na dívčí obecné škole, tak jim věnoval i veškerý svůj volný čas. Nejenže rozvíjel jejich zálibu v turistice, v objevování přírodních krás, ale také spolu objevovali i místní lidové zvyky, tance a zpěvy. Obcházeli Kravařsko, zároveň sbírali ty tance a písně, nacvičovali je a předváděli je místnímu publiku. Takže díky němu, rodákovi z Olomouce, se nám zachovalo místní regionální kulturní bohatství.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -185,53 +298,52 @@
         <w:t xml:space="preserve">Radim Mohler, spoluautor projektu Exit game: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme využili potenciál radničního sklepení a díky tomu, že se jedná o podzemní prostory, tak jsme ta místa nasvětlili, použili zvukové kulisy a multimediální prvky. V naší stezce odvahy se objeví živí herci, na výběr budou dvě trasy, buď trasa pro děti nebo pro odvážné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájem o návštěvu stezky zdaleka předčil očekávání strůjců této strašidelné výzvy, před vstupem do sklepení se tvořila dlouhá řada těch, kteří se chtěli bát, a současně chtěli nahlédnout do málo přístupných míst. Navštívila ji například i skupina dětí z dětského domova nebo klienti nízkoprahového centra Bunkr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Mohler, spoluautor projektu Exit game: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Všichni návštěvníci mohli navštívit většinu těchto prostor, nemohli se podívat úplně všude, protože někde jsou přichystány únikové hry, na které se hráči mohou těšit v jiné termíny.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Všichni návštěvníci mohli navštívit většinu těchto prostor, nemohli se podívat úplně všude, protože někde jsou přichystány únikové hry, na které se hráči mohou těšit v jiné termíny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já ani mluvit nemůžu, nekecám, já jsem nečekala, že to bude až tak napínavé, ten konec byl to texaský masakr motorovou pilou.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ta blikací místnost byla strašidelná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -264,53 +376,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Beskydské divadlo pokračuje i v této sezoně s projektem, který spojuje dětské představení s výtvarnými dílnami. Počátkem listopadu si tu malí návštěvníci mohli vytvořit dřevěné loutky z vařeček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nedělní dopoledne patří čas od času v Beskydském divadle nejmenším dětem už od 4 let. Usadí se přímo na jevišti a čeká je krátké představení spojené s výtvarnou dílnou.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miluše Říhová, lektorka loutkové tvořivé dílny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Myšlenka těchto tvořivých dílen vzešla od ředitele divadla Jiřího Močičky, který mě oslovil, jestli bych se na tomto projektu nechtěla podílet. A já, jakožto pedagožka v základní umělecké škole a máma dvou dětí jsem s nadšením přikývla, protože si myslím, že je moc prima nápad, když divadlo žije i přes den a nejen večer během představení.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Myšlenka těchto tvořivých dílen vzešla od ředitele divadla Jiřího Močičky, který mě oslovil, jestli bych se na tomto projektu nechtěla podílet. A já, jakožto pedagožka v základní umělecké škole a máma dvou dětí jsem s nadšením přikývla, protože si myslím, že je moc prima nápad, když divadlo žije i přes den a nejen večer během představení.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miluše Říhová, lektorka loutkové tvořivé dílny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Celé tvořivé dílny jsou koncipovány na jednoduchém principu, začínáme úvodním představením, kdy zahrajeme krátké divadélko, kde si děti mohou prohlédnout typ konkrétní loutky, kterou na té dílně budeme vyrábět. pak děti seznámíme s postupem, otevřeme společně oponu, za kterou je ukrytý rozmanitý materiál.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Gregorová, lektorka loutkové tvořivé dílny: </w:t>
       </w:r>
       <w:r>
@@ -500,93 +611,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-08-11-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>