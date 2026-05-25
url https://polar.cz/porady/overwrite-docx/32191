--- v0 (2025-12-21)
+++ v1 (2026-05-25)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.11.2024, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kovonský most v Karviné je opět průjezdný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kovonský most v Karviné, který spojuje části Nové město a Hranice, je po půl roce opět průjezdný. Řidičům tak konečně odpadlo zdlouhavé objíždění města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -260,95 +375,93 @@
         <w:t xml:space="preserve">Michael Simon učitel odborných předmětů</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Obor instalatér je tříletý obor učební zakončený učňovskou zkouškou. Obor je uplatnitelný jak v údržbě tak ve stavebnictví. Ti kluci se naučí od montáže potrubí, zařizovacích předmětů až po kotle, tepelná čerpadla, podlahová vytopení, radiátory, dokonce čím dál častěji je učíme vzduchotechniku, cože je nový trend. Bez podpory vedení školy by to nešlo, tak jsme zajistili novou učebnu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Učni si dokážou vydělat první peníze už při praxi ve firmách. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristián Danel, učeň oboru Instalatér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Já jsem si vybral tento obor, protože je je dobře placený a v této době si moc lidíé nebere tento obor s rukama. Většina lidí jde na IT."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Já jsem si vybral tento obor, protože je je dobře placený a v této době si moc lidíé nebere tento obor s rukama. Většina lidí jde na IT." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel David, učeň oboru Instalatér</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Vybral jsem si tento obor, protože vím, že je málo takových řemeslníků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O vyučené v oboru je zájem mezi firmami i o truhláře. I tento obor se studuje tři roky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Fedorowicz, učeň oboru Truhlář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Baví mě to, baví mě něco tvořit, třeba děláme kuchyně, tak mě baví ten pohled na to, že jsem něco vytvořil.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Ani tento student nemá obavy z toho, že by po škole skončil na úřadu práce jako uchazeč o zaměstnání.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ani tento student nemá obavy z toho, že by po škole skončil na úřadu práce jako uchazeč o zaměstnání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Fedorowicz, učeň oboru Truhlář</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tím, že všichni chtějí být influenceři, tak si myslím, že to má budoucnost, že si vydělám a neskončím na pracáku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Strouhal, učitel odborných předmětů:</w:t>
       </w:r>
@@ -379,54 +492,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Úřad práce nabízí i rekvalifikační kurzy, které mohou pomoci pokrýt nabídku zaměstnavatelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Olga Urbančíková, vedoucí odd. poradenství a dalšího vzdělávání, ÚP ČR pracoviště Karviná: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velmi často žádají obsluhu CNC strojů. Jedná se o digitální vzdělávání, které můžeme uhradit v plné výši.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Deváťáci mají stále čas správně se rozhodnout, využít mohou například i Dny otevřených dveří, které jednotlivé školy nabízí.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Deváťáci mají stále čas správně se rozhodnout, využít mohou například i Dny otevřených dveří, které jednotlivé školy nabízí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dernisáž výstavy Milana Cieslara v Galerii města Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -451,54 +563,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Cieslar, autor výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to o odcházení lidí, kteří jsou mi velmi blízcí a bylo to celé zasvěceno tomuto problému, proto je to Forever, ten název Navždy. Jsou to akrylové práce s myšlenkou pomíjivosti života a chtěl jsem ve svém rodném městě vystavit práce, které by měly člověka povzbudit, měly by mu dát nějakou náplň pro své přemýšlení o svém životě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci výstavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to něco jiného než běžné obrazy.” “Hrozně se mi líbí jak ta výstava reflektuje to, co se mu teď v životě odehrává a jak si tam každý najde něco svého.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Žádný z obrazů nenesl své vlastní pojmenování, to, co každé dílo představuje, je známo pouze autorovi, běžný návštěvník si v obrazech najde příběh, který je určený právě jemu. Opakují se tam také podobné barvy.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Žádný z obrazů nenesl své vlastní pojmenování, to, co každé dílo představuje, je známo pouze autorovi, běžný návštěvník si v obrazech najde příběh, který je určený právě jemu. Opakují se tam také podobné barvy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Cieslar, výtvarník</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ta barevnost vyvstavala v mém nevědomí, to první sáhnutí po té barvě bylo nevědomě. Nebyl tam můj rozumový reflex toho stavu, který se stal, ale díky tomu, že mám za sebou výcvik v arteterapii, z toho mého pohledu já tam mám ve své tvorbě velkou část věcí, které se nedají úplně rozumově vysvětlit, protože pochází z toho nevědomí.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další výstavy má Milan Cieslar naplánovány za hranicemi republiky, uskuteční se například v Polsku a zřejmě i v korejském Soulu. UŽ má připravená díla pro další výstavu, budou obsahovat autorovy reflexy z letošního roku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -595,93 +706,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-12-11-2024-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>