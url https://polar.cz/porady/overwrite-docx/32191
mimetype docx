--- v1 (2026-05-25)
+++ v2 (2026-09-05)
@@ -748,51 +748,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-12-11-2024-16-14" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-12-11-2024-16-14?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>