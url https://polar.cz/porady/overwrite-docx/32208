--- v0 (2025-12-30)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.11.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policie pátrá po nebezpečném lupiči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští kriminalisté pátrají po nebezpečném pachateli. Ten vtrhl do večerky v Zábřehu a s nožem v ruce nutil prodavačku k vydání peněz. Nakonec si z pokladny vzal několik tisíc korun a utekl. Pokud ho poznáte, volejte linku 158.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -199,112 +314,100 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ostrava připravuje modernizaci dopravního řízení a hledá dodavatele pro projekt zvýšení propustnosti křižovatek. Vznikne nové Dopravní a řídící centrum, které zajistí efektivní správu telematických systémů a zvýší plynulost dopravy. Plán zahrnuje výměnu zastaralých řadičů křižovatek a instalaci detektorů. Technologie i umožní komunikaci mezi vozidly MHD a křižovatkami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Břetislav Riger (Ostravak), náměstek primátora Ostravy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Tím důvodem je to, že my máme dnes tak průjezdné město pro osobní automobilovou dopravu, že se nám těžko dostává lidi do hromadné dopravy. Je to jeden ze způsobů, jak urychlit hromadnou dopravu tak, aby se dostala rychlostně před individuální automobilovou dopravu. Je to prostě systém, který samozřejmě je důležitý i pro průjezdnost vozidel integrovaného záchranného systému, je důležitý pro MHD a samozřejmě reguluje a pro řízení i té dopravy automobilové.”</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SŠTaS Karviná otevřela nové prostory pro žáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská Střední škola techniky a služeb otevřela nově zrekonstruovaný prostor ve vstupní hale. Sloužit bude žákům jako odpočinková zóna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci projektu Estetizace vstupních prostor vznikla za podpory MSK ve Střední škole techniky a služeb nová místnost. Slavnostně byla předána k užívání tématicky ke dni studentů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yvetta Kałužová, ředitelka SŠTaS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Jsme se rozhodli dát žákům dar a ze starých šaten jsme udělali nové vstupní prostory v kombinaci s odpočinkovou místností a snad i čtenářskou dílnou. Věřím, že to bude sloužit žákům i pedagogům."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">anketa: žáci školy: </w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anketa: žáci školy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“5 Určitě je budu využívat každý den, je to příjemný zážitek, že nám škola zařídila novou odpočinkovou místnost." "Líbí se nám to hodně, děkujeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Místnost je vybavena novým kaskádovým sezením, nechybí nabíječky pro mobily a notebooky. Místnost mohou využívat studenti a učni během přestávek. Dominantou místnosti je originální výmalba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Yvetta Kałužová, ředitelka SŠTaS Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">:"Načasovala jsem tuto předávku žákům i pedagogům v Den otevřených dveří a předávám ji v rámci Mezinárodního dne studentstva. A zároveň pozývam všechny zájemce o studium na naší škole, aby se k nám přišli podívat 9. ledna na další den otevřených dveří."</w:t>
@@ -319,54 +422,53 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">35 let demokracie oslaví v Novém Jičíně Festivalem svobody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový Jičín oslaví 35. výročí sametové revoluce víkendovým Festivalem svobody. Setkání s připomínkou hodnot demokracie se zúčastní místní pamětníci těchto událostí. Akci budou provázet koncerty, besedy a výstava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Před 35 lety byl v Novém Jičíně, spolu s dalšími lidmi, u toho, když se Sametová revoluce začala bleskově šířit z Prahy po celé republice. Řeč je o Miroslavu Urbanovi, který byl jedním z místních hlavních aktérů těchto událostí. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Před 35 lety byl v Novém Jičíně, spolu s dalšími lidmi, u toho, když se Sametová revoluce začala bleskově šířit z Prahy po celé republice. Řeč je o Miroslavu Urbanovi, který byl jedním z místních hlavních aktérů těchto událostí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Urban, aktér Sametové revoluce v Novém Jičíně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo nás asi pět nebo šest lidí, sešli jsme, měli jsme v rukách svíčky a obcházeli jsme náměstí. Za námi kroužilo auto veřejné bezpečnosti plné těch policajtů a estébáků. Na jednu stranu jsme měli strach, já osobně pochopitelně, když jsem vylezl na kašnu a začal číst ty studentské požadavky, tak jsem opravdu měl strach i z nějaké fyzické likvidace, jestli ti policajti nevytáhnou zbraně nebo něco takového, ale na druhé straně to byla to obrovská euforie, že se něco stane.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další detaily přímo od pamětníků listopadu 1989 zazní na Festivalu svobody, který se koná 16. a 17. listopadu v areálu Nového Slunce.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -434,61 +536,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi Studénkou a Bravanticemi krajská správa silnic dokončuje provizorní most. Ten původní byl zcela zničen při zářijové povodni. Provizorní na místo dodala armáda a bude zde delší dobu, zprovoznění pro řidiče je v plánu v nejbližších dnech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Melichárek, náměstek ředitele Správy silnic MSK</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Na daném mostním provizoriu se bude jezdit jednosměrně. Bude to samozřejmě jednáno se zástupci Policie České republiky, ale zřejmě na místě bude svislé dopravní značení a Dej přednost v jízdě.”</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovský dětský domov uspořádal opět Florbal Cup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dětský domov v Havířově pravidelně pořádá florbalový turnaj. Letos proběhl jeho už 15. ročník. Zúčastňují se ho i ostatní domovy z Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -549,61 +640,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adam, Dětský domov Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zatím jsem byl jen divák a dnes hraju poprvé. Doufám, že to nějak ubojujem a obhájíme alespoň třetí místo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk, Dětský domov Radkov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jsem z Radkova a těšil jsem se hodně.” Už si tady někdy byl? “Jo, ale skončili jsme na sedmém místě.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já jsem z Radkova a těšil jsem se hodně.” Už si tady někdy byl? “Jo, ale skončili jsme na sedmém místě.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Úplně poprvé nakonec vyhrál putovní pohár Dětský domov Vizina z Ostravy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -678,93 +767,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-13-11-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>