--- v0 (2026-01-01)
+++ v1 (2026-08-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.11.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studénka chce další inspirativní nápady veřejnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Takzvaný participativní rozpočet se stal i ve Studénce oblíbeným nástrojem, prostřednictvím kterého občané navrhují, co konkrétního by si ve městě přáli změnit nebo vylepšit. Teď na podzim radnice vyhlásila jeho nový ročník. Uzávěrka je už 30. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -403,57 +518,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem spoluzakládal Občanské fórum, proto, že už předtím jsme měli nějaké iniciativy, snažili jsme se prosazovat různé diskuzní kluby. Na popud vysílání Svobodné Evropy jsme se sešli na náměstí, čekali jsme, kdo tam přijde, bylo nás tam asi 30, šli jsme ke kulturnímu domu a končili jsme s tím průvodem, to už nás bylo asi 300 před OV KSČM tehdy, dnes před Slezskou univerzitou, tam jsme předložili naše požadavky. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Juřík, student gymnázia:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro mě to bylo obrovsky přínosné, dozvěděl jsem se, jak vypadala Sametová revoluce v Karviné, což jsem předtím nevěděl. Nevím, jestli bych vůbec na to náměstí šel, jeslti bych měl tu odvahu překonat strach z toho,c o bude dál.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinské gymnázium organizuje připomínkové akce k 17. listopadu pravidelně.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Brzóska, pedagog</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Snažíme se toto téma propojovat i v různých hodinách během celého týdne."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akci doprovázela i výstava plakátů, historických fotografií a studentských prací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -684,93 +792,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-15-11-2024-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>