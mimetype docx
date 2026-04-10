--- v0 (2025-12-24)
+++ v1 (2026-04-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.11.2024, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Havířovský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">TJ Havířov-Dolní Datyně už naplno využívá nové hřiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tělovýchovná jednota v Dolních Datyních má už plně k dispozici nové hřiště s umělou trávou i areál s posilovacími stroji. Vše bude sloužit i široké veřejnosti a místním školám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,54 +284,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V neděli uplyne 35. let od Sametové revoluce a následného pádu komunismu. Dnešní generace dětí ale už vyrůstá v úplně jiné době. Zpět do novodobé historie se proto vrátili zajímavou formou například na Základní škole Františka Hrubína v Havířově.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Toto mimořádné hlášení do rozhlasu k 17. listopadu a Sametové revoluci připravili žáci 9. ročníku na Základní škole Františka Hrubína v Havířově. A nejen to. Vytvořili pro ostatní děti klasickou nástěnku a nebo kvízy k danému období. V hodinách dějepisu pak mohli žáci shlédnout krátký film a povídali si o svobodě a demokracii. A hlavně, že to není jen výsada, ale také zodpovědnost. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Hranická, učitelka ZŠ F. Hrubína Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Dětem pojmy svoboda atd., tak my se nad tím zamýšlíme, ale jim to přijde běžné. Ony si nedokáží představit vlastně život v komunismu. Ani já ne. Narodila jsem se, ale nezažila ho, byla jsem hodně malé dítě. Nedokážou si představit, že bychom na ně třeba psali ve škole posudky a podle toho by se dostávaly na střední školy, že by se musely účastnit prvomájových průvodů a takových věcí. Takže zkoušíme si to vysvětlovat, aby si to dokázaly představit a je to pro ně těžké. Proto se je snažíme spíš dovést na myšlenku, že ta svoboda je opravdu nejdůležitější.” </w:t>
-[...2 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Dětem pojmy svoboda atd., tak my se nad tím zamýšlíme, ale jim to přijde běžné. Ony si nedokáží představit vlastně život v komunismu. Ani já ne. Narodila jsem se, ale nezažila ho, byla jsem hodně malé dítě. Nedokážou si představit, že bychom na ně třeba psali ve škole posudky a podle toho by se dostávaly na střední školy, že by se musely účastnit prvomájových průvodů a takových věcí. Takže zkoušíme si to vysvětlovat, aby si to dokázaly představit a je to pro ně těžké. Proto se je snažíme spíš dovést na myšlenku, že ta svoboda je opravdu nejdůležitější.”   </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Bylo to hodně špatné. Studenti protestovali ohledně komunismu. Je to hodně důležité si to připomínat, protože se tam dělo hodně špatných věcí, ale neříkám, byly i dobré vlastnosti toho komunismu celkově, třeba každý měl práci, ale zároveň byla cenzura, nemohl nikdo nic říct, bylo to hodně špatné. A kdybych si mohl vybrat, tak asi tuhle dobu raději, než ten komunismus.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já si myslím, že bylo lepší, když byl komunismus.” Proč? “Bylo všechno zadarmo, mohlo se chodit do školy, nemuselo se nic platit.” Ale také se nemohl říkat vlastní názor. “To se nemohlo, ale taková byla doba.”</w:t>
       </w:r>
@@ -499,93 +612,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-16-11-2024-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>