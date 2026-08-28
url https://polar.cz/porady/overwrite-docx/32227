--- v1 (2026-04-10)
+++ v2 (2026-08-28)
@@ -654,51 +654,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-16-11-2024-16-24" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/havirovsky-expres/havirovsky-expres-16-11-2024-16-24?url=havirovsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>