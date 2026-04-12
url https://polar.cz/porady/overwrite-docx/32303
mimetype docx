--- v0 (2025-12-30)
+++ v1 (2026-04-12)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.11.2024, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V ZŠ v Radvanicích mají unikátní venkovní učebnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní škola v Radvanicích otevřela první venkovní učebnu Archimedes v Moravskoslezské kraji. Tento projekt podporuje interaktivní výuku s důrazem na udržitelnost a enviromentální témata. Při hodinách mohou být žáci v kontaktu s dětmi v podobných učebnách v zahraničí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -218,56 +333,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 11. 2024 16.00 - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">VÝROČÍ GENERÁLNÍ STÁVKY</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Teď vám ukážeme unikátní záběry z listopadu 1989. Na poledne 27. listopadu byla vyhlášena dvouhodinová generální stávka, do které se zapojilo na 75 % občanů, většina podniků, továren a institucí. Provozy, ve kterých musel být nepřetržitý provoz, se ke stávce přidaly manifestačně vyjádřením solidarity. V našem kraji se do generální stávky zapojili i desetitisíce horníků. Tehdejší režim následně odpověděl trucdemonstrací lidových milicí, ale průběh revolučních událostí už nezastavil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">LIKVIDACE ZÁBAVNÍ PYROTEHNIKY PO POVODNÍCH</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Hasiči a pyrotechnici po více než dvou měsících od povodní zlikvidovali zábavní pyrotechniku z vyplavené ostravské společnosti. Bylo jí okolo 60 tun. Nevybuchlé ohňostroje a prskavky, které velká voda v polovině září znehodnotila, pálili v areálu bývalého vojenského prostoru Ralsko. Nebezpečný materiál převážely speciální vozy, které byly pod neustálým dohledem cisternové automobilové stříkačky.</w:t>
+        <w:t xml:space="preserve">LIKVIDACE ZÁBAVNÍ PYROTEHNIKY PO POVODNÍCH Hasiči a pyrotechnici po více než dvou měsících od povodní zlikvidovali zábavní pyrotechniku z vyplavené ostravské společnosti. Bylo jí okolo 60 tun. Nevybuchlé ohňostroje a prskavky, které velká voda v polovině září znehodnotila, pálili v areálu bývalého vojenského prostoru Ralsko. Nebezpečný materiál převážely speciální vozy, které byly pod neustálým dohledem cisternové automobilové stříkačky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Den pro dětskou knihu v knihovně v Kylešovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -280,82 +390,80 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knihovna v Kylešovicích je v nových prostorách přesně rok. Za tu dobu se zvýšil počet návštěvníků o 6 tisíc a počet výpůjček dokonce o 13 tisíc. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě k výročí prvních narozenin tady proběhla akce Den pro dětskou knihu, která měla velký ohlas. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Rýžová, knihovnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Návštěvnost nás velmi překvapila, v průběhu celého dne jsme měli připravený program. Byla tady spisovatelka Lenka Rožnovská s knihou Floriánek z mechové louky, potom tady byla paní Klára Doležalová z Herrmannovic kluk, byli tady studenti konzervatoře z Ostravy."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Návštěvnost nás velmi překvapila, v průběhu celého dne jsme měli připravený program. Byla tady spisovatelka Lenka Rožnovská s knihou Floriánek z mechové louky, potom tady byla paní Klára Doležalová z Herrmannovic kluk, byli tady studenti konzervatoře z Ostravy." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Nováková, knihovnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme tady připravené pro děti obrázky, buďto jsou to pokémoni, Tlapková patrola, mimoni tam jsou a pro ty úplně nejmenší Ferdu mravence, krtka.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Dvořáková, spisovatelka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jsem tady dneska mluvila o knížkách pro děti, které se synem rádi čteme s tím, že třeba zaujmou někoho dalšího. Snažila jsem se vybrat knížky od menších nakladatelství,  aby dostaly šanci.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já jsem tady dneska mluvila o knížkách pro děti, které se synem rádi čteme s tím, že třeba zaujmou někoho dalšího. Snažila jsem se vybrat knížky od menších nakladatelství,  aby dostaly šanci.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Zetková, knihovnice</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tím, jak jsme spolu pěstovali zahradu celý rok a pěstovali jsme tady i vztahy navzájem, tak jsme se domluvili, že by bylo hezké vytvořit nějaký příběh o té zahradě. Tady máme orio okurkový komiks, Emča vytvořila pažitkový komiks. Potom tady máme dějiny kečupu, jak vznikl kečup od Prokopa.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -451,67 +559,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celková nepřetržitá resuscitace nakonec trvala 9 hodin, 36 minut a 50 sekund. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy 27. 11. 2024 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MEZI KRNOVEM A BRUNTÁLEM UŽ JEZDÍ VLAKY</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">Moravskoslezský kraj ve spolupráci s Galerií výtvarného umění v Ostravě ocenil umělce s hendikepem. Soutěž má přispívat k poznání problémů občanů se zdravotním postižením a podporovat jejich společenskou integraci. Umělci s hendikepem si převzali ocenění v Galerii výtvarného umění v Ostravě, kde byla vystavena také jejich díla.</w:t>
+        <w:t xml:space="preserve">MEZI KRNOVEM A BRUNTÁLEM UŽ JEZDÍ VLAKY Na železniční trať mezi Bruntálem a Krnovem, kterou v polovině září poničila povodeň, se vrátily vlaky. Vlakovou dopravu do Krnova zatím nahrazují autobusy. Směr do Bruntálu je první ze tří tratí vedoucích z Krnova, kde se železniční doprava obnovila.  HENDIKEPOVANÍ UMĚLCI DOSTALI CENU HEJTMANA Moravskoslezský kraj ve spolupráci s Galerií výtvarného umění v Ostravě ocenil umělce s hendikepem. Soutěž má přispívat k poznání problémů občanů se zdravotním postižením a podporovat jejich společenskou integraci. Umělci s hendikepem si převzali ocenění v Galerii výtvarného umění v Ostravě, kde byla vystavena také jejich díla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní křest audioknihy Železné katedrály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -524,53 +616,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezská vědecká knihovna v Ostravě už 10 let vydává audioknihy pro nevidomé a slabozraké, které poté putují do všech zvukových knihoven v Česku. Těch je po celé republice více než šest desítek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Oravová, projektová pracovnice knihovny: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Snažíme se vždycky, aby to byly regionální audioknihy. Snažíme se střídat žánry, střídat i starší autory, novější, takže je to takový mix, který charakterizuje náš kraj.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jubilejní 10. audiokniha vznikla podle knihy Železné katedrály, která pojednává nejen o rozvoji vítkovických železáren, ale i celé Ostravy.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jubilejní 10. audiokniha vznikla podle knihy Železné katedrály, která pojednává nejen o rozvoji vítkovických železáren, ale i celé Ostravy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Romana Vaverová, spisovatelka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “A především o řediteli Paulu Kupelwieserovi, který ten vzestup zařídil. Byla to taková velmi výrazná osobnost jak po stránce odborné jako metalurgické, tak po stránce obchodní, ale především jako člověk vizionář. Byl to člověk, který překročil svou dobu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Oravová, projektová pracovnice knihovny: </w:t>
       </w:r>
       <w:r>
@@ -701,93 +792,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-11-2024-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>