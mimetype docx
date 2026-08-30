--- v1 (2026-04-12)
+++ v2 (2026-08-30)
@@ -834,51 +834,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-11-2024-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-11-2024-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>