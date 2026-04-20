--- v0 (2025-12-31)
+++ v1 (2026-04-20)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.12.2024, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">SeniorOVA akademie je mezi důchodci oblíbená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostravští strážníci věnují velkou část své práce prevenci. Zaměřují se hlavně na nejohroženější skupiny obyvatel, jako jsou děti nebo senioři. Velkou oblibu si během krátké doby získal vzdělávací program SeniorOVA akademie, zaměřený na bezpečnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté se denně setkávají s nejrůznějšími útoky na seniory. Obvykle jde o šmejdy, kteří se pod různými záminkami snaží vytáhnout z důchodců úspory, ale v poslední době jde častěji o útoky v kybernetickém prostředí. Jak se správně zachovat v těchto, ale i v mnoha dalších situacích se senioři dozvědí v rámci SeniorOVY akademie, kterou strážníci organizují v Ostravě už druhým rokem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS), primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ostrava má celou řadu preventivních a projektů a ta SeniorOVA, která se zaměřuje na seniory, je jedna z těch nejdůležitějších, protože opravdu seznamujeme seniory s riziky, které na ně číhají na každém kroku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jedenáct přednášek a dvě exkurze má čerstvě za sebou třída 31 seniorů, kteří do akademie nastoupili v září. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jedenáct přednášek a dvě exkurze má čerstvě za sebou třída 31 seniorů, kteří do akademie nastoupili v září.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, absolventi SeniorOVY akademie: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Bylo to úžasné, děkujeme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jsem teď více odvážná na ulici i a na internetu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -219,68 +333,66 @@
         <w:t xml:space="preserve">Jan Veřmiřovský (ANO), náměstek hejtmana MS kraje pro sport  a školství:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Ta první věc byla vytvoření překážkové dráhy pro maskota Boryse,  druhá část souvisí s vytvořením videa s hvězdou, která je v rámci  sportu nějakým způsobem úspěšná.“                                                                   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odměnou pro nejlepší sportovce olympiády budou 330 ručně  kovaných medailí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 3. 12. 2024 17.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 3. 12. 2024 17.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MSK PODPOŘÍ BUDOVÁNÍ CYKLOSTEZEK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moravskoslezský kraj přispěje obcím a městům na rozvoj cykloturistiky 36 milionů korun. Peníze budou směřovat na budování nových nebo opravy současných stezek, doplnění zázemí pro cyklisty i na projektovou přípravu. Žadatelé letos budou moci na vznik cyklostezek získat vyšší dotaci. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Moravskoslezský kraj přispěje obcím a městům na rozvoj cykloturistiky 36 milionů korun. Peníze budou směřovat na budování nových nebo opravy současných stezek, doplnění zázemí pro cyklisty i na projektovou přípravu. Žadatelé letos budou moci na vznik cyklostezek získat vyšší dotaci.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">NA COLOURS OF OSTRAVA VYSTOUPÍ STING </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na festivalu Colours of Ostrava vystoupí příští rok britský zpěvák a baskytarista Sting. Na festivalu bude poprvé. Přijede například i jamajský rapper Shaggy. Akce se uskuteční v Dolních Vítkovicích 16. až 19. července 2025. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -313,53 +425,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Mrklovská, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Odbor rozvoje a investic,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jak už vidíte, byl odstraněny povrchové vrstvy té lávky, to znamená asfaltové povrchy, železobetonová deska  zábradlí. Teď probíhají výškové práce, při kterých se lávka rozřeže na šest segmentů. V příštím týdnu bude ta lávka pomocí jeřábů snesena.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jak už vidíte, byl odstraněny povrchové vrstvy té lávky, to znamená asfaltové povrchy, železobetonová deska  zábradlí. Teď probíhají výškové práce, při kterých se lávka rozřeže na šest segmentů. V příštím týdnu bude ta lávka pomocí jeřábů snesena.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 2. místostarosta Nového Jičína:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “První okamžiky, kdy jsem tuto záležitost začali řešit, byl rok 2021, kdy proběhla architektonická soutěž na řešení nové lávky. Po výběru architektonického ateliéru byla zpracována smlouva, realizovaná projektová dokumentace a stavební povolení a v letošním roce vysoutěžen zhotovitel.”      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Novou lávku by měla firma postavit do půl roku. Zároveň upraví prostor navazují křižovatky ulic Nábřežní a Novosady. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -483,53 +594,52 @@
         <w:t xml:space="preserve">Petr Popelka, vedoucí Katedry historie FF Ostravské univerzity: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ostrava má v tom, že je zde katedra historie velkou výhodu. Je tady mnoho historiků, ať už působících na katedře nebo našich bývalých žáků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Předchozí díly sborníku jsou v městském  archivu i v knihovně. Nový sborník 38 bude k dostání přímo v archivu, v infocentrech a vybraných knihkupectvích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 3. 12. 2024 17.00 - 2</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Krátké zprávy, 3. 12. 2024 17.00 - 2 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ODBORNÁ ŠKOLA VE F-M MÁ DÍLNY ZA 309 MIL. KČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Střední odborná škola ve Frýdku-Místku má nové dílny pro praktické vyučování. Moravskoslezský kraj za vybudování dvou novostaveb včetně vybavení a technologií zaplatil ze svého rozpočtu 309 milionů korun. Prostory v Lískovecké ulici budou využívat budoucí strojní mechanici, obráběči kovů a mechanici-seřizovači. Dílny v ulici Na Hrázi jsou určené pro praktické vyučování oborů Automechanik, Autoelektrikář a Opravář zemědělských strojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -773,93 +883,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-03-12-2024-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>