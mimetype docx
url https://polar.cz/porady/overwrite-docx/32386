--- v0 (2025-12-24)
+++ v1 (2026-09-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10.12.2024, 16:15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští zastupitelé schvalovali rozpočet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se sešli zastupitelé na svém pravidelném zasedání, během kterého projednali a schválili několik důležitých bodů programu. Na pořadu dne byla například otázka rozpočtu města, plánované investice i další projekty, které mají zlepšit životní podmínky obyvatel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -273,149 +388,145 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V příštím školním roce škola otevře své tři základní velmi perspetivní maturitní obory: Informační technologie, Strojírenství a elektrotechnika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Klotková, ředitelka SPŠ Karviná: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Všechny obory jsou velmi perspektivní s vysokou uplatnitelností na trhu práce. Připravujeme naše žáky především pro technické pozice, jako jsou konstruktéři, projektanti či programátoři, po kterých je velká poptávka. naši žáci jsou ale kvalitně připraveni i na studium na vysoké školy jakéhokoliv typu. Naši žáci mají možnost si doplńovat vzdělání certifikovanými kurzy, kurz svařování a kurz CNC, jsme také školou, která je cambridgeským centrem pro přípravu  certifikátů na kurzních úrovních."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Alžběta Matvejová, studentka 2. ročníku oboru Informační technologie</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alžběta Matvejová, studentka 2. ročníku oboru Informační technologie</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Tuto školu jsem si vybrala hlavně proto, že mě už odmala zajímají technologie a taky že má moderně vybavené učebny.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Bura, student 3. ročníku oboru Strojírenství:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem student 3. ročníku oboru Strojírenství a tento obor jsme si vybral, protože mě odmala zajímá technika, stroje CNC a tak podobně.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kuchejda, student 3. ročníku oboru Strojírenství</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Technika má budoucnost a vždycky bude mít budoucnost a jakmile jednou získáte technické myšlení, tak vždycky budete myslet jako technik.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Jančička, student oboru Elektrotechnika a mechatronika:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Studuji 4. rokem obor Elektrotechnika a mechatronika. Jsem si řekl, že informatiku se můžu naučit i doma a vyhlášku 50 mi jen tak někde nedají, tak jsem šel studovat elektro.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Střední průmyslová škola úzce spolupracuje  například s Vysokou školou báńskou a s okolními firmami, které pomáhají udržet krok s novými technologiemi, tam také studenti vykonávají praxe. I sama škola drží krok s dobou a neustále modernizuje své vybavení, aby zajistila co nejlepší podmínky pro studium. V letošním školním roce například z dotačního programu Spravedlivá transformace za přispění zřizovatele MSK, zrekonstruovala učebnu elektrotechnických měření.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Střední průmyslová škola úzce spolupracuje  například s Vysokou školou báńskou a s okolními firmami, které pomáhají udržet krok s novými technologiemi, tam také studenti vykonávají praxe. I sama škola drží krok s dobou a neustále modernizuje své vybavení, aby zajistila co nejlepší podmínky pro studium. V letošním školním roce například z dotačního programu Spravedlivá transformace za přispění zřizovatele MSK, zrekonstruovala učebnu elektrotechnických měření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Klotková, ředitelka SPŠ Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Máme samozřejmě plány i do roku 2025, budeme kompletně rekonstruovat zázemí šaten, tělocvičnu a vybuduje novou studovnu a relaxační zónu. V letošním školním roce jsme připravili také program pro žáky ZŠ, je to program pro sdílení učeben, mají možnost s námi sdílet učebny, konkrétně virtuální realitu, 3D tisk, učebnu robotiky a učebnu přírodovědnných předmětů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: zájemci o studium na SPŠ Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mám zájem o IT, dozvěděl jsem se spoustu věcí, co jsme nevěděl, myslím, že super škola, určitě se budu  hlásit.” "Myslím, že tato škola je fakt dobrá, asi si tady podám přihlášku, doufám, že udělám zkoušky, Hlásím se na elektrotechnika, což by mě určitě bavilo a doma též zkouším něco zapojit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Střední průmyslová škola nabídne Den otevřených dveří pro zájemce ještě jednou a to v 25. ledna od 9 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -490,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/karvinsky-expres/karvinsky-expres-10-12-2024-16-15?url=karvinsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>