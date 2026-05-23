--- v0 (2026-03-12)
+++ v1 (2026-05-23)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.12.2024, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozpočet F-M na rok 2024 je vyrovnaný a proinvestiční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek bude příští rok hospodařit s výdaji ve výši přes 2,3 miliardy. Zastupitelstvo schválilo rozpočet, který má být vyrovnaný, proinvestiční a prorůstový. Příjmy do městské kasy mají být přes 1,8 miliardy a rozdíl se má pokrýt z přebytku hospodaření.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -57,57 +172,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letošní poslední zastupitelstvo, tak jako každý  rok, má nejdůležitější bod programu, kterým je schválně rozpočtu na ten rok  následující. A dobrá zpráva je, že rozpočet na rok 2025 pro město Frýdek-Místek  byl schválen. Opět hlasy, které nebyly jenom z koalice, ale byly i z opozice.  To je velmi dobrá zpráva. Frýdek-Místek ví, do čeho může investovat, ví, jak  může pracovat s tím rozpočtem a může projekty, které má rozjeté, dokončovat  nebo začínat projekty nové."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že je to velká jistota v této době, která úplně neoplývá jistotami. Je vyšší než minulý rok. Je kladen velký důraz na investice. Máme tam připraveno zhruba 300 milionů na  investování plus rezervu města na investice dalších 270 milionů. Chceme  dokončit stavby, které máme v plánu a začít nové. Ještě tam budou některé  stavby z tohoto roku, jako je tělocvična v Chlebovicích, cyklostezka do  Palkovic a případně nějaké další. A chceme začít tělocvičnu na druhé základní  škole. Chceme udělat parkoviště Na Půstkách. Chceme rozjet další stavby pro  školství, kulturu, sociální oblast a tak dále. Budeme taky splácet úvěr.  To znamená, že teď půjde 73 milionů, na splátku a tím snížíme zadlužení na  necelých 216 milionů na konci roku příštího. A následně do roku 2026 chceme  snížit zadlužení na 140 milionů. Nebereme si žádné další zdroje a financujeme  všechny dohodnuté programy, podpory, sociální programy a tak dále."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkové výdaje budou 2,353 miliardy korun a příjmy 1,842  miliardy. Rozdíl 511 milionů má pokrýt přebytek hospodaření z letošního  roku. Do příjmů se také promítne mírné zdražení nájemného u komerčních bytů,  které se ve městě dlouhá léta neměnilo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ve Frýdku-Místku je zhruba 21 tisíc bytů, z toho 1300 má město. Z toho je 500 bytů, které jsou pro sociální účely, jako domy zvláštního určení pro seniory a tak dále, kde je nájem  velice přijatelný. A odpovídá statutu těch bytů. Ostatní, to jsou  nájmy běžné, to znamená 800 bytů, které v podstatě mají dneska jeden z  nejnižších nájmu v celém Moravskoslezském kraji. Takže postupně je chceme srovnat s ostatními městy. Tak jak to je zvykem, to znamená o inflační doložku.  A dále se dostaneme asi výš. Dneska je rozmezí od 120 do 180  korun za metr čtvereční na měsíc. Tak, abychom měli zdroje na opravu, protože  neustále financujeme opravy a běžnou údržbu, která byla zanedbaná a je tam dluh  asi 400 milionů. Chceme, aby ty naše byty byly na úrovni normálních  běžných bytů tady ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -486,93 +594,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-12-12-2024-16-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>